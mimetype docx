--- v0 (2026-03-19)
+++ v1 (2026-06-13)
@@ -1,1583 +1,2288 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="26D7C43F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="004E6F04">
+    <w:p w14:paraId="4D7AF208" w14:textId="77777777" w:rsidR="0092438D" w:rsidRDefault="0092438D" w:rsidP="00A6652C">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
-[...1 lines deleted...]
-        <w:ind w:left="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="65FBBA55" w14:textId="77777777" w:rsidR="0092438D" w:rsidRDefault="0092438D" w:rsidP="00A6652C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714465CA" w14:textId="77777777" w:rsidR="0092438D" w:rsidRDefault="0092438D" w:rsidP="00A6652C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="335597CF" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A6652C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="252B7EC8" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A6652C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D9984C4" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A6652C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AEE11D0" w14:textId="77777777" w:rsidR="0092438D" w:rsidRDefault="0092438D" w:rsidP="00A6652C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="298CC860" w14:textId="77777777" w:rsidR="0092438D" w:rsidRDefault="0092438D" w:rsidP="00A6652C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D7C43F" w14:textId="0A2E33FB" w:rsidR="00A141B9" w:rsidRPr="00A6652C" w:rsidRDefault="005B0ED8" w:rsidP="00A6652C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Análisis</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007485D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>erramientas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007485D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>iagnóstico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007485D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>estión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Diseño: Estudio de Caso en </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007485D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iseño: </w:t>
+      </w:r>
+      <w:r w:rsidR="0007485D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">studio de </w:t>
+      </w:r>
+      <w:r w:rsidR="0007485D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aso en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00A6652C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Arquimuebles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="5C370A8E" w14:textId="77777777" w:rsidR="004E6F04" w:rsidRPr="004E6F04" w:rsidRDefault="004E6F04" w:rsidP="004E6F04">
+    <w:p w14:paraId="45DDFA2D" w14:textId="77777777" w:rsidR="00A6652C" w:rsidRDefault="00A6652C" w:rsidP="00A6652C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F3B0026" w14:textId="1B1E7031" w:rsidR="00223B48" w:rsidRPr="004946B2" w:rsidRDefault="0007485D" w:rsidP="0007485D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004946B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analysis of tools for diagnosis in design management: a case study in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004946B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Arquimuebles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="78A951B1" w14:textId="77777777" w:rsidR="0007485D" w:rsidRPr="0007485D" w:rsidRDefault="0007485D" w:rsidP="00A6652C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D912B4F" w14:textId="77777777" w:rsidR="0092438D" w:rsidRPr="001B4BC7" w:rsidRDefault="0092438D" w:rsidP="0092438D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="92"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6F04">
-[...21 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="43DDDF78" w14:textId="469CDF39" w:rsidR="004E6F04" w:rsidRDefault="004E6F04" w:rsidP="004E6F04">
+    <w:p w14:paraId="253866B7" w14:textId="77777777" w:rsidR="0092438D" w:rsidRPr="001B4BC7" w:rsidRDefault="0092438D" w:rsidP="0092438D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="92"/>
-[...3 lines deleted...]
-          <w:lang w:val="es-CO"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6F04">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="15CB0982" w14:textId="77777777" w:rsidR="004E6F04" w:rsidRDefault="004E6F04" w:rsidP="004E6F04">
+    <w:p w14:paraId="68793CCD" w14:textId="77777777" w:rsidR="00183A07" w:rsidRPr="001B4BC7" w:rsidRDefault="00183A07" w:rsidP="0092438D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="92"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07A47C4C" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4378B6A8" w14:textId="77777777" w:rsidR="00183A07" w:rsidRPr="001B4BC7" w:rsidRDefault="00183A07" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7322B76D" w14:textId="4C11483D" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="00223B48" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jorge Hugo </w:t>
+      </w:r>
+      <w:r w:rsidR="0092438D" w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Gutiérrez</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Díaz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34156DEC" w14:textId="7D4CE9FE" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="0092438D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>jorge.gutierrez@usbmed.edu.co</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7EB35DD8" w14:textId="14609EF9" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0003-0557-7733</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724C99C8" w14:textId="3685DBEA" w:rsidR="00223B48" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0432B41B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Magister en Gestión en Ciencia, Tecnología e Innovación, Universidad de Antioquia. Diseñador Industrial, Universidad Nacional de Colombia. Docente</w:t>
+      </w:r>
+      <w:r w:rsidR="4C7E3889" w:rsidRPr="0432B41B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00223B48" w:rsidRPr="0432B41B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Universidad de San Buenaventura, Medellín</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0432B41B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129BEDD3" w14:textId="77777777" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE9D485" w14:textId="77777777" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="00223B48" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Sonia Patricia Paredes López</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D642FA7" w14:textId="75D64AD9" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0092438D">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="28"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>sparedes@javeriana.edu.co</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="014376EB" w14:textId="44A7DD76" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="008F33E6" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F33E6">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0001-8167-8152</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBA0FA1" w14:textId="258712AB" w:rsidR="0092438D" w:rsidRDefault="008F33E6" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Doctor en Diseño y Comunicación</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nuevos Fundamentos, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Universitat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Valencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>. Magíster en Diseño, Gestión y Desarrollo de Nuevos Productos</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Universitat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Valencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Diseñadora Industrial, Universidad Nacional de Colombia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F33E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Docente, </w:t>
+      </w:r>
+      <w:r w:rsidR="00223B48" w:rsidRPr="008F33E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Pontificia Universidad Javeriana, Bogotá</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F33E6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9B6FFF" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38875FCB" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CE27F4" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14266782" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C3D330" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE2927A" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD8212E" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504BB97D" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FBF7600" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256068BB" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26BCB26F" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E922CC" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRPr="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DA03574" w14:textId="77777777" w:rsidR="00E3235E" w:rsidRDefault="00E3235E" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="136" w:hanging="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69056680" w14:textId="7F85732B" w:rsidR="0092438D" w:rsidRDefault="005B0ED8" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="136" w:hanging="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1089BF66" w14:textId="77777777" w:rsidR="0092438D" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="136" w:hanging="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C41202A" w14:textId="0F3A1E96" w:rsidR="00A141B9" w:rsidRPr="0092438D" w:rsidRDefault="005B0ED8" w:rsidP="0092438D">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:right="136" w:hanging="3"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>La integración del diseño como un factor clave de innovación y competitividad exige que las empresas evalúen su incorporación en decisiones estratégicas y operaciones diarias. Sin embargo, el diagnóstico del nivel de integración del diseño en las organizaciones es poco frecuente. Este estudio examina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>caso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>Arquimuebles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>una</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>empresa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>colombiana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>dedicada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>al</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t xml:space="preserve">y fabricación de mobiliario, a través de dos herramientas de diagnóstico aplicadas con ocho años de diferencia: la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Autodiagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092438D">
+        <w:t xml:space="preserve"> del Barcelona Centro de Diseño (BCD) y el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Checking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Empresarial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t xml:space="preserve"> (CDE) desarrollado por la Pontificia Universidad Javeriana. Se discute la relevancia de estas herramientas, las categorías analíticas y los resultados obtenidos, identificando dos enfoques: la gestión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>proceso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>gestión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092438D">
+        <w:t>estrategias para agregar valor a productos y servicios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D18D227" w14:textId="77777777" w:rsidR="0092438D" w:rsidRDefault="0092438D" w:rsidP="0092438D">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="136" w:hanging="3"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="797BB9B4" w14:textId="3016F961" w:rsidR="00A141B9" w:rsidRPr="00A176B9" w:rsidRDefault="005B0ED8" w:rsidP="0092438D">
+      <w:pPr>
+        <w:ind w:left="133"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A176B9">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...45 lines deleted...]
-          <w:color w:val="3B3838"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Palabras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>iagnóstico</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>gestión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-[...94 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t>diseño</w:t>
       </w:r>
-      <w:r>
-[...237 lines deleted...]
-        <w:t>estrategias para agregar valor a productos y servicios.</w:t>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>innovación,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>competitividad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C41202A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="1A90356A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A176B9" w:rsidRDefault="00A141B9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="797BB9B4" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
-[...150 lines deleted...]
-    <w:p w14:paraId="295DE346" w14:textId="08E7B289" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000" w:rsidP="00290F33">
+    <w:p w14:paraId="09532B63" w14:textId="77777777" w:rsidR="0092438D" w:rsidRPr="00D76140" w:rsidRDefault="005B0ED8" w:rsidP="00A176B9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="720" w:right="136" w:hanging="587"/>
-        <w:jc w:val="both"/>
-        <w:rPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A746AA">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:color w:val="3B3838"/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="295DE346" w14:textId="00A30714" w:rsidR="00A141B9" w:rsidRPr="00A176B9" w:rsidRDefault="005B0ED8" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="720" w:right="136" w:hanging="587"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The integration of design as a key driver of innovation and competitiveness requires companies to assess its incorporation into strategic decisions and daily operations. However, diagnosis of the level of design integration in </w:t>
       </w:r>
-      <w:r w:rsidR="00183B10" w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidR="00183B10" w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>organizations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> is rare. This study examines the case of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00183B10">
+      <w:r w:rsidRPr="00A176B9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="3B3838"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Arquimuebles</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, a Colombian company dedicated to the design and manufacture of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>furniture,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>through</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>diagnostic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tools</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>applied</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>eight</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>years</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-14"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>apart:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-12"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00183B10">
+      <w:r w:rsidRPr="00A176B9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="3B3838"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Barcelona Design Centre</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (BCD) Self-diagnosis and the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00183B10">
+      <w:r w:rsidRPr="00A176B9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="3B3838"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Checking Design Empresarial</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (CDE)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>developed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pontificia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Universidad</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Javeriana.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-15"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>relevance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-13"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-11"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>these tools,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>analytical</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>categories</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>results</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>obtained</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-8"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>discussed,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>identifying two</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>approaches:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>design</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>management and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>design</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>project</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A746AA">
-[...1 lines deleted...]
-          <w:color w:val="3B3838"/>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>management as strategies to add value to products and services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E4BE03" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00A141B9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F5A3ACE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F5A3ACE" w14:textId="1DEC16C9" w:rsidR="00A141B9" w:rsidRPr="00A176B9" w:rsidRDefault="005B0ED8" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="720" w:right="136" w:hanging="587"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidR="0092438D" w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0092438D" w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>iagnosis</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design management</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> innovation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> competitiveness.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704372D3" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="133"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A746AA">
+    </w:p>
+    <w:p w14:paraId="13DF3A62" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345ADFF6" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A0910B" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="133"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5675BE02" w14:textId="24A71435" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="0092438D">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18677305" w14:textId="5DC0163D" w:rsidR="001B4BC7" w:rsidRPr="00B35AAF" w:rsidRDefault="001B4BC7" w:rsidP="001B4BC7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AAF">
+        <w:t xml:space="preserve">Fecha de recepción: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4BC7">
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de enero de 2025 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B44382" w14:textId="3695D1C4" w:rsidR="001B4BC7" w:rsidRPr="00B35AAF" w:rsidRDefault="001B4BC7" w:rsidP="001B4BC7">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B35AAF">
+        <w:t xml:space="preserve">Fecha de aceptación: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>27 de febrero de 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F325CC3" w14:textId="77777777" w:rsidR="00E3235E" w:rsidRPr="001B4BC7" w:rsidRDefault="00E3235E" w:rsidP="0092438D">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6179E170" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="001B4BC7" w:rsidRDefault="009C4A0F" w:rsidP="0092438D">
+      <w:pPr>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="138EAFC7" w14:textId="70041B9C" w:rsidR="00A141B9" w:rsidRPr="0092438D" w:rsidRDefault="0092438D" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A746AA">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0092438D">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...86 lines deleted...]
-          <w:color w:val="3B3838"/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>competitiveness.</w:t>
+        </w:rPr>
+        <w:t>INTRODUCCIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138EAFC7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
-[...11 lines deleted...]
-    <w:p w14:paraId="63FA2EF2" w14:textId="1FFE070F" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0A3B745B" w14:textId="59CE8A90" w:rsidR="00A176B9" w:rsidRDefault="005B0ED8" w:rsidP="00A176B9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="194"/>
-        <w:ind w:right="137" w:hanging="3"/>
+        <w:spacing w:before="242" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En el entorno empresarial contemporáneo, el </w:t>
       </w:r>
       <w:r w:rsidR="007734B7">
         <w:t>D</w:t>
       </w:r>
       <w:r>
         <w:t>iseño de productos se ha convertido</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="33"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="31"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1645,3428 +2350,3484 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>diferenciación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="33"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="33"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t>el</w:t>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t xml:space="preserve">mercado. Según Linscott y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A176B9">
+        <w:t>Krevet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A176B9">
+        <w:t xml:space="preserve"> (2020), aunque el Diseño es un activo estratégico crucial, su potencial transformador no siempre se reconoce. Es fundamental que las empresas, independientemente de su tamaño o sector, evalúen</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>su</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>situación</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>respecto</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>a esta disciplina.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>Sin</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>embargo,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>hay</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>escasa</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>literatura</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>sobre la necesidad de diagnósticos empresariales en Diseño y las herramientas adecuadas para llevarlos a cabo. Este artículo busca resaltar la importancia del diagnóstico como medio para que las organizaciones identifiquen elementos a mejorar tanto internamente, en su interacción con otras áreas, como externamente, en su relación con proveedores y consumidores, optimizando así su gestión del diseño.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9">
+        <w:t>Como afirma García Herrero (2021), “Si una empresa no conoce qué es lo que le impide crecer, no podrá continuar” (párr. 18).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE7E8F6" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="2EAFD36C" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="136"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00A141B9" w:rsidSect="004E6F04">
-[...9 lines deleted...]
-        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El estudio se centra en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arquimuebles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, fundada en 1987 en Medellín, Colombia. Esta empresa se dedica al Diseño, fabricación y comercialización de mobiliario institucional y urbano. Ha sido reconocida con nominaciones al premio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lápiz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Acero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recibido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>premio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“Innova”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">categoría </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007734B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Merchandising</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ocasiones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>realizó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diagnóstico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Diseño:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>primero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en 2013 utilizando la herramienta desarrollada por el Barcelona Centro de Diseño (BCD), y en 2021 con la herramienta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007734B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Checking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007734B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007734B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007734B7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Empresarial</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDE), desarrollada por el grupo de investigación en Gestión de Diseño de la Pontificia Universidad Javeriana de Bogotá (PUJ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="643ACDAA" w14:textId="15257A39" w:rsidR="0092438D" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="135"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Más allá de los resultados obtenidos por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arquimuebles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, este artículo se enfoca en analizar las herramientas de autodiagnóstico en Diseño. Se identifican los modelos </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>conceptuales subyacentes a estas herramientas, se determinan los criterios para su selección, así como los criterios para elegir a la empresa objeto del estudio. Además, se comparan sus categorías analíticas y variables, destacando su relevancia no solo para el desarrollo del producto sino también para comprender factores que configuran el entorno empresarial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF3610F" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="0" w:right="137"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE0E02F" w14:textId="284393D5" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7A077114" w14:textId="18A4A146" w:rsidR="00A176B9" w:rsidRPr="00A176B9" w:rsidRDefault="00183A07" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MARCO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A176B9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TEÓRICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A8A007C" w14:textId="5FA49926" w:rsidR="00A176B9" w:rsidRPr="00D76140" w:rsidRDefault="00A176B9" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:spacing w:before="194"/>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Modelos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>gestión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>diseño</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F5A075" w14:textId="4894219E" w:rsidR="00A176B9" w:rsidRPr="00D76140" w:rsidRDefault="00A176B9" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="242"/>
-        <w:ind w:right="136"/>
+        <w:ind w:left="0" w:right="138"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">mercado. Según Linscott y </w:t>
+      <w:r w:rsidRPr="00D76140">
+        <w:t xml:space="preserve">El modelo de gestión del Diseño subyacente a la herramienta de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-        <w:t>Krevet</w:t>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Autodiagnosis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...123 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00D76140">
+        <w:t xml:space="preserve"> del BCD se basa en el planteamiento realizado por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D76140">
+        <w:t>Pibernat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D76140">
+        <w:t xml:space="preserve"> y Chaves (1989), quienes a su vez consideran el trabajo del autor danés Jens Bernsen (1987). Este modelo presenta tres niveles:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24055B78" w14:textId="37F9A9BA" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5BEA6000" w14:textId="77777777" w:rsidR="00A176B9" w:rsidRPr="00D76140" w:rsidRDefault="00A176B9" w:rsidP="00D76140">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...326 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7C92CFC0" w14:textId="34374FF6" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A19838B" w14:textId="685C93BC" w:rsidR="00A176B9" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
-        <w:pStyle w:val="Textoindependiente"/>
-[...169 lines deleted...]
-        <w:pStyle w:val="Ttulo2"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-          <w:i w:val="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ivel</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:i w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-        <w:t>:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00A176B9" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orporativo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE57211" w14:textId="66B4ED3B" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="21C54C6E" w14:textId="346BFC0B" w:rsidR="00A176B9" w:rsidRPr="00D76140" w:rsidRDefault="00A176B9" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1213"/>
         </w:tabs>
-        <w:spacing w:before="217" w:line="223" w:lineRule="auto"/>
         <w:ind w:right="136"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Filosofía</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="32"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="31"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diseño:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="35"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...14 lines deleted...]
-      <w:r>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta disciplina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="32"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>debe</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="32"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ser</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="29"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parte</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="35"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>activa</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="32"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="32"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="32"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cultura </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>organizacional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C55EB11" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
-[...18 lines deleted...]
-    <w:p w14:paraId="7727AC6F" w14:textId="21BA0950" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2911E8F6" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1213"/>
         </w:tabs>
-        <w:spacing w:before="257" w:line="223" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Estrategia del</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diseño:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La visión</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proyectual</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>debe</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>estar</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>integrada</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la estrategia corporativa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480F268B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2F22E668" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1213"/>
         </w:tabs>
-        <w:spacing w:before="219" w:line="223" w:lineRule="auto"/>
         <w:ind w:right="141"/>
         <w:rPr>
-          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Políticas del Diseño: Estas deben guiar las decisiones relacionadas con el diseño a nivel organizacional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08468508" w14:textId="65F47C8F" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="22B1C5AD" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1213"/>
+        </w:tabs>
+        <w:ind w:left="1213" w:right="141" w:firstLine="0"/>
+        <w:rPr>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EDF0BB" w14:textId="0835D0D2" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="853"/>
         </w:tabs>
-        <w:spacing w:before="205"/>
         <w:ind w:right="140"/>
         <w:rPr>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
-          <w:sz w:val="24"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nivel</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-17"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>áctico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>establecen</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>planes</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>basados</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>programas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>específicos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que conducen a diversos proyectos de carácter proyectual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146A31EA" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D0DF5FF" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="853"/>
+        </w:tabs>
+        <w:ind w:right="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B3924AE" w14:textId="35025AA2" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="853"/>
         </w:tabs>
-        <w:spacing w:before="199"/>
         <w:ind w:right="140"/>
         <w:rPr>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
-          <w:sz w:val="24"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nivel</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>perativo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Se</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>desarrollan</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proyectos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>específicos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dentro</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sus diferentes fases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4909A5B7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="02470BA2" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00A176B9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="199"/>
-        <w:ind w:left="0"/>
+        <w:ind w:left="0" w:right="137"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="122730CE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4BBF219D" w14:textId="2673C55C" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="295"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabla</w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Modelo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Gestión</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Diseño</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-12"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>apoya</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>herramienta</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>autodiagnosis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> del BCD</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="107" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1169"/>
         <w:gridCol w:w="1383"/>
         <w:gridCol w:w="1277"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1973"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A141B9" w14:paraId="494886EE" w14:textId="77777777">
+      <w:tr w:rsidR="00D76140" w:rsidRPr="00D76140" w14:paraId="207E3301" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3829" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="70B689C4" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E795E9F" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="983"/>
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nivel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Corporativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25D01E90" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="112FEAC2" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="313"/>
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nivel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Táctico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C31459E" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="764DC4A7" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="exact"/>
               <w:ind w:left="168"/>
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nivel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Operativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="7A2BB2ED" w14:textId="77777777">
+      <w:tr w:rsidR="00D76140" w:rsidRPr="00D76140" w14:paraId="4720ADB1" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1169" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6D2BB4" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00151EA2" w:rsidRDefault="00000000">
+          <w:p w14:paraId="24777C6A" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="98" w:right="94" w:firstLine="57"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Filosofía </w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D76140">
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1383" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D329107" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00151EA2" w:rsidRDefault="00000000">
+          <w:p w14:paraId="16ECBA30" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="350" w:right="56" w:hanging="281"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151EA2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D76140">
               <w:t>Estrategia</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D76140">
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1277" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57F27E1A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00151EA2" w:rsidRDefault="00000000">
+          <w:p w14:paraId="12AF8873" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="296" w:right="73" w:hanging="219"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151EA2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D76140">
               <w:t>Políticas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D76140">
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CDC8D01" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00151EA2" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7312626A" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="649" w:right="323" w:hanging="315"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151EA2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D76140">
               <w:t>Programas</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D76140">
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="041A25E0" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00151EA2" w:rsidRDefault="00000000">
+          <w:p w14:paraId="23567705" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8" w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="644" w:right="356" w:hanging="276"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00151EA2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D76140">
               <w:t>Proyectos</w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00D76140">
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00151EA2">
+            <w:r w:rsidRPr="00D76140">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="797C22E8" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4BB445F4" w14:textId="0433AC38" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:ind w:left="133"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Nota:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>laboración</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>propia</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>partir</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Pibernat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Cháves</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>(1989).</w:t>
+        </w:rPr>
+        <w:t>(1989)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A542561" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
-[...9 lines deleted...]
-    <w:p w14:paraId="792AC0E4" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="5369B971" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="92"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7836F60B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="19FC0BFB" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>categorías</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>analíticas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>derivadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>modelo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>son:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06393128" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...58 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6F89F0B7" w14:textId="61C85B3E" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="75644D2F" w14:textId="47E85247" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1213"/>
         </w:tabs>
         <w:spacing w:before="43" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="139"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:iCs/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...36 lines deleted...]
-        <w:t>:</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Condiciones para incorporar el diseño</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: se requieren cuatro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>condiciones esenciales para integrar efectivamente esta disciplina:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19E48BE7" w14:textId="50A1F85D" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="23F1FC56" w14:textId="4DEBB214" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1573"/>
         </w:tabs>
         <w:spacing w:before="23" w:line="271" w:lineRule="auto"/>
         <w:ind w:right="139"/>
         <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Compromiso directivo con innovación:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-        <w:t>iseño.</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a apertura hacia estrategias innovadoras facilita la incorporación del Diseño.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FD7D44A" w14:textId="3352ADA3" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="156A3740" w14:textId="4C0AEBBE" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1573"/>
         </w:tabs>
         <w:spacing w:before="8" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="138"/>
         <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Compromiso directivo con el diseño:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
+          <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> (Lecuona, 2009).</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a alta dirección debe reconocer y apoyar las actividades relacionadas con la función proyectual (Lecuona, 2009).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F7FDA3" w14:textId="028FFB23" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="26D65B15" w14:textId="4ABE2051" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1573"/>
         </w:tabs>
         <w:spacing w:before="6" w:line="271" w:lineRule="auto"/>
         <w:ind w:right="138"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Modelo Organizativo Flexible:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Modelo organizativo flexible:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">La estructura empresarial debe permitir articular acciones </w:t>
-[...23 lines deleted...]
-        <w:t>iseño.</w:t>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a estructura empresarial debe permitir articular acciones vinculadas con el Diseño.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CA3FA3" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0870FD63" w14:textId="0F39679D" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1573"/>
         </w:tabs>
         <w:spacing w:before="10" w:line="271" w:lineRule="auto"/>
         <w:ind w:right="140"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Gestión Especializada del Diseño:</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Gestión especializada del diseño:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Esto incluye recursos humanos adecuados y evaluación continua.</w:t>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>to incluye recursos humanos adecuados y evaluación continua.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF83FDC" w14:textId="769AF590" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0992A953" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1573"/>
+        </w:tabs>
+        <w:spacing w:before="10" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="1573" w:right="140" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AD8B900" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1216"/>
         </w:tabs>
         <w:spacing w:before="5" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1216" w:right="137"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:iCs/>
           <w:position w:val="2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Niveles</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>integración</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>gradual</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C5096D">
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>iseño</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-15"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>D</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>stos niveles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>se desarrollan de manera progresiva, permitiendo que las actividades proyectuales se alineen con los recursos disponibles en la empresa (Lecuona, 2009). Esta integración se manifiesta en tres niveles: a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...73 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...19 lines deleted...]
-        <w:t>iseño de manera coherente</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nivel estratégico</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, donde se incorpora el Diseño de manera coherent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e en sus tres áreas de acción:  producto, comunicación   y entorno; b) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A nivel de políticas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que facilitan la implementación de acciones asociadas a la función proyectual; y c) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>A nivel de proyectos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>, donde se contratan profesionales de la disciplina para el desarrollo de productos o servicios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B6A720" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="4433B49C" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1216"/>
+        </w:tabs>
+        <w:spacing w:before="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="137"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:iCs/>
           <w:position w:val="2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A141B9">
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId14"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B193205" w14:textId="4CAD83BC" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1216"/>
+        </w:tabs>
+        <w:spacing w:before="5" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="137"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:iCs/>
+          <w:position w:val="2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidSect="00992B9A">
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9980" w:h="14180"/>
           <w:pgMar w:top="1240" w:right="708" w:bottom="1420" w:left="1275" w:header="0" w:footer="1240" w:gutter="0"/>
           <w:pgNumType w:start="3"/>
           <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A36460C" w14:textId="49C15D1D" w:rsidR="00A141B9" w:rsidRDefault="00000000">
-[...71 lines deleted...]
-    <w:p w14:paraId="73BF39BD" w14:textId="47312E97" w:rsidR="00A141B9" w:rsidRPr="00936BE1" w:rsidRDefault="00000000" w:rsidP="00936BE1">
+    <w:p w14:paraId="65367667" w14:textId="5CD4D416" w:rsidR="00D76140" w:rsidRPr="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1216"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="271" w:lineRule="auto"/>
         <w:ind w:left="1216" w:right="138"/>
         <w:rPr>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Concepto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>integral</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>diseño</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proceso,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tecnología</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>servicio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el concepto de esta disciplina, según Lecuona (2009), “genera el paso del pensamiento a la materia, de la materia al proceso, del proceso a la información del producto” (p. 49). Este concepto incluye los siguientes aspectos: a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diseño como proceso</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, que aborda las metodologías</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>proyectuales</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>específicas</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ámbito</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>disciplinar; b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diseño</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>como</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tecnología</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>centrado en</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>la disciplina</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diseño</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>su capacidad para ofrecer soluciones formales a las necesidades de los usuarios; c)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diseño como áreas</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, que abarca los distintos campos de intervención</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="73"/>
           <w:w w:val="150"/>
-        </w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de la actividad proyectual:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="74"/>
           <w:w w:val="150"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>producto,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="74"/>
           <w:w w:val="150"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>comunicación</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="74"/>
           <w:w w:val="150"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="74"/>
           <w:w w:val="150"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>entorno;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="104"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-10"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:sz w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00936BE1">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Diseño como servicio personalizado</w:t>
       </w:r>
-      <w:r w:rsidRPr="00936BE1">
-[...1 lines deleted...]
-          <w:sz w:val="24"/>
+      <w:r w:rsidRPr="00D76140">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, que responde a las necesidades específicas de empresas y usuarios en cada contexto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A16F090" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="75694D51" w14:textId="58AE7D11" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1216"/>
         </w:tabs>
         <w:spacing w:before="7" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="1216" w:right="137"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:position w:val="2"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00D76140">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Diseño y lanzamiento de nuevos productos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:position w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35491556" wp14:editId="4FC4419C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3360CDC0" wp14:editId="23C213F2">
             <wp:extent cx="109728" cy="192024"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Image 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Image 7"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15" cstate="print"/>
+                    <a:blip r:embed="rId13" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="109728" cy="192024"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>La definición y lanzamiento de nuevos productos o servicios requiere una reflexión estratégica sobre el entorno empresarial. Por lo tanto, es esencial establecer</w:t>
+        <w:t xml:space="preserve">la definición y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>lanzamiento de nuevos productos o servicios requiere una reflexión estratégica sobre el entorno empresarial. Por lo tanto, es esencial establecer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -5155,567 +5916,493 @@
           <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>niveles,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="20"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>así</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D17832E" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="578C4059" w14:textId="3A8D836E" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="14" w:line="278" w:lineRule="auto"/>
+        <w:spacing w:before="14" w:after="240" w:line="278" w:lineRule="auto"/>
         <w:ind w:left="1216" w:right="139"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>como tendencias y comportamientos de los consumidores, lo que se convierte en una necesidad imperante para las organizaciones.</w:t>
+        <w:t xml:space="preserve">como tendencias y comportamientos de los consumidores, lo que se convierte en una necesidad imperante para las organizaciones. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A103E65" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="5AB67AE4" w14:textId="6A3AB13A" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="271"/>
-        <w:ind w:left="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="134" w:hanging="3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El aplicativo web </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E25E27">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Checking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E25E27">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E25E27">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E25E27">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Empresarial</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDE) se fundamenta en un modelo de gestión de Diseño propuesto por Paredes (2011), el cual se basa en la estructura general desarrollada por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pibernat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y Chaves (1989). Este modelo incorpora dos componentes clave en la gestión del </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>iseño: a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gestión del Proceso de </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, que se refiere a “la creación de un entorno donde el diseño pueda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>facilitar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>visualización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oportunidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diferenciación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>respalden la estrategia empresarial, especialmente en casos donde esta no esté claramente definida” (Paredes et al., 2020, p. 21). En este contexto, la empresa establece y organiza las condiciones y procedimientos necesarios para maximizar el potencial de esta disciplina desde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una perspectiva estratégica;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Gestión del Proyecto de Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, que se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enmarca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en la visión del Diseño establecida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en el componente anterior.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>este</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nivel,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>definen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyectos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>desarrollar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">generar </w:t>
+      </w:r>
+      <w:r>
+        <w:t>productos, servicios o sistemas de producto-servicio (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00333886">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Product</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00333886">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00333886">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Systems</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00333886">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PSS</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>) ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>entenidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como “una combinación de bienes y servicios que constituyen una propuesta única” (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Viladás</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>, 2010, p. 150).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2D89F2EB" w14:textId="77777777" w:rsidR="00AA034C" w:rsidRDefault="00000000" w:rsidP="00333886">
+    <w:p w14:paraId="25956EA5" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:right="134" w:hanging="3"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...351 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="457193A2" w14:textId="77777777" w:rsidR="00AA034C" w:rsidRDefault="00AA034C" w:rsidP="00333886">
+    <w:p w14:paraId="71AB3525" w14:textId="403F1857" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="134" w:hanging="3"/>
-[...130 lines deleted...]
-        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="134" w:hanging="3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>La</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gestión</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
@@ -5856,106 +6543,97 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>estrategia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00333886">
-[...3 lines deleted...]
-        <w:t>iseño</w:t>
+      <w:r>
+        <w:t>Diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>alineada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>con</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>estrategia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">empresarial. Este nivel incluye categorías analíticas como el ambiente para el </w:t>
-[...5 lines deleted...]
-        <w:t>iseño, la comprensión</w:t>
+        <w:t>empresarial. Este nivel incluye categorías analíticas como el ambiente para el Diseño, la comprensión</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="58"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>estratégica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="61"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="57"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6015,58 +6693,53 @@
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="59"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="55"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>mercado;</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidR="009658DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Nivel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -6253,61 +6926,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>organización,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>abarcando la categoría denominada "Organización del Diseño".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C3DACF" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="5022C5E6" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="8"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71ADFE74" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1599B123" w14:textId="2A01CAC6" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="137" w:hanging="3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Por</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>otro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>lado,</w:t>
       </w:r>
       <w:r>
@@ -6395,1505 +7068,1421 @@
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Nivel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Proyectual</w:t>
       </w:r>
       <w:r>
-        <w:t>, en el cual uno o varios proyectos son desarrollados para reflejar la oferta empresarial, alineándose con la estrategia de diseño establecida. Este nivel incluye la categoría analítica "De la Idea al Producto o Servicio".</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>en el cual uno o varios proyectos son desarrollados para reflejar la oferta empresarial, alineándose con la estrategia de diseño establecida. Este nivel incluye la categoría analítica "De la Idea al Producto o Servicio".</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B079E61" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
-[...6 lines deleted...]
-    <w:p w14:paraId="2E53BAFE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="442D5A77" w14:textId="782A55C8" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:after="3" w:line="235" w:lineRule="auto"/>
         <w:ind w:left="5" w:right="8"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Modelo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Gestión</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Diseño</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>el</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>que</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>se</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>apoya</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Herramienta </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Checking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Design</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidR="00D76140" w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> de la PUJ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="38" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="854"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="1286"/>
+        <w:gridCol w:w="860"/>
+        <w:gridCol w:w="857"/>
+        <w:gridCol w:w="1490"/>
+        <w:gridCol w:w="917"/>
+        <w:gridCol w:w="987"/>
+        <w:gridCol w:w="1564"/>
+        <w:gridCol w:w="1312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A141B9" w14:paraId="7F476E21" w14:textId="77777777">
+      <w:tr w:rsidR="00D76140" w:rsidRPr="009658DC" w14:paraId="2BAFE78D" w14:textId="77777777" w:rsidTr="009658DC">
         <w:trPr>
           <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7932" w:type="dxa"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D396E40" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1AF45D67" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="263" w:lineRule="exact"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Gestión</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="5D16AA2F" w14:textId="77777777">
+      <w:tr w:rsidR="00D76140" w:rsidRPr="009658DC" w14:paraId="0B5C9351" w14:textId="77777777" w:rsidTr="009658DC">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5113" w:type="dxa"/>
+            <w:tcW w:w="3199" w:type="pct"/>
             <w:gridSpan w:val="5"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7258E2DE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1652C95E" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="138"/>
               <w:ind w:left="1096"/>
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Gestión</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>proceso</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2819" w:type="dxa"/>
+            <w:tcW w:w="1801" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57045AA7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0103D705" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="1090" w:hanging="828"/>
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Gestión</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>proyecto</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:bCs/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="247E116F" w14:textId="77777777">
+      <w:tr w:rsidR="00D76140" w:rsidRPr="009658DC" w14:paraId="7656F2CD" w14:textId="77777777" w:rsidTr="009658DC">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3165" w:type="dxa"/>
+            <w:tcW w:w="1949" w:type="pct"/>
             <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="498BAE08" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="798C3C40" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="275" w:lineRule="exact"/>
               <w:ind w:left="746"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>Nivel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Estratégico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1948" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA04466" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="13F066F1" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="276" w:lineRule="exact"/>
               <w:ind w:left="341" w:firstLine="379"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nivel Organizativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2819" w:type="dxa"/>
+            <w:tcW w:w="1801" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="356CA837" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="08A9D4D7" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="275" w:lineRule="exact"/>
               <w:ind w:left="601"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>Nivel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Proyectual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="048E7E30" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="4DEDDAAE" w14:textId="77777777" w:rsidTr="009658DC">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="854" w:type="dxa"/>
+            <w:tcW w:w="540" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="136FA5CB" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="00AD933E" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="163" w:right="157"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Valor </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">del </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="852" w:type="dxa"/>
+            <w:tcW w:w="537" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3827C0" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1DF6733D" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="163" w:right="154" w:firstLine="1"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lugar </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">del </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1459" w:type="dxa"/>
+            <w:tcW w:w="873" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E59C3C6" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="12AFAA1B" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="134" w:right="123"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Diferenciación </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t xml:space="preserve">a través del </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="981" w:type="dxa"/>
+            <w:tcW w:w="632" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44B8404C" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="781D7C99" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="110" w:right="96" w:hanging="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Plan </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">general </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="967" w:type="dxa"/>
+            <w:tcW w:w="618" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B877461" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1E41F747" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="118" w:right="104"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Recursos </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">para </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1533" w:type="dxa"/>
+            <w:tcW w:w="980" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4688A619" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="63B81A0F" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="230" w:lineRule="exact"/>
               <w:ind w:left="145" w:right="129" w:hanging="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Administración </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-13"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>Proyecto</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-12"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1286" w:type="dxa"/>
+            <w:tcW w:w="821" w:type="pct"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0358E67A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="28CCA54A" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="222" w:right="118" w:hanging="92"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Metodología proyectual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="6E417C0C" w14:textId="77777777">
+      <w:tr w:rsidR="00D76140" w:rsidRPr="009658DC" w14:paraId="71EBF10B" w14:textId="77777777" w:rsidTr="009658DC">
         <w:trPr>
           <w:trHeight w:val="568"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3165" w:type="dxa"/>
+            <w:tcW w:w="1949" w:type="pct"/>
             <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="698B9CD3" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="38EB1409" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="755"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>Generar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>estrategia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1948" w:type="dxa"/>
+            <w:tcW w:w="1250" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0C3CFF" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D6C7A68" w14:textId="2F149FBE" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="590" w:right="456" w:hanging="121"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
-[...11 lines deleted...]
-              </w:rPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:t>Desplega</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="009658DC">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t xml:space="preserve">la </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>estrategia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2819" w:type="dxa"/>
+            <w:tcW w:w="1801" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C8CBD27" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+          <w:p w14:paraId="35A0B928" w14:textId="77777777" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="584"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>Reflejar</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F03892">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>estrategia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6140D45D" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00F03892" w:rsidRDefault="00000000">
+    <w:p w14:paraId="038B3813" w14:textId="3F55D50E" w:rsidR="00D76140" w:rsidRPr="009658DC" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="6" w:right="8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:position w:val="-3"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nota:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laboración</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>propia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>partir</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pibernat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-6"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cháves</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(1989)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Paredes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F03892">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(2011</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F03892">
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:position w:val="-3"/>
-          <w:sz w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1FE54E" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="0EF2D4CC" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="00D76140">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="44"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55AC9BEE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2B495B9B" w14:textId="0123A0E3" w:rsidR="009658DC" w:rsidRDefault="00D76140" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="140" w:hanging="3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Las cinco categorías de análisis que conforman el aplicativo web </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Checking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Design</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Empresarial </w:t>
       </w:r>
       <w:r>
         <w:t>(CDE) son las siguientes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BB6BAA" w14:textId="77777777" w:rsidR="00F03892" w:rsidRDefault="00000000" w:rsidP="00F03892">
+    <w:p w14:paraId="154E70C7" w14:textId="3C66B249" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="853"/>
         </w:tabs>
-        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="137"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Ambiente para el Diseño:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009658DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Esta categoría evalúa la cultura organizacional de la empresa, su estilo de liderazgo y su apertura al cambio. Además, determina si existe un entorno propicio para la incorporación del diseño, considerando aspectos como los espacios físicos, la formación de equipos interdisciplinarios y las actividades que se llevan a cabo.</w:t>
+        <w:t>sta categoría evalúa la cultura organizacional de la empresa, su estilo de liderazgo y su apertura al cambio. Además, determina si existe un entorno propicio para la incorporación del diseño, considerando aspectos como los espacios físicos, la formación de equipos interdisciplinarios y las actividades que se llevan a cabo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBD4DD4" w14:textId="70D9FC92" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00F03892">
+    <w:p w14:paraId="7D494F51" w14:textId="07C0D3D9" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="853"/>
         </w:tabs>
-        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="137"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Comprensión Estratégica del Diseño:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="009658DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>En esta categoría se analiza el valor</w:t>
+        <w:t>n esta categoría se analiza el valor</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>asignado al</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F03892" w:rsidRPr="00F03892">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>iseño dentro</w:t>
+        <w:t>Diseño dentro</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -7940,179 +8529,185 @@
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>grado</w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F03892">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">de </w:t>
-[...6 lines deleted...]
-        <w:t>integración en la estrategia empresarial y su contribución a la diferenciación en la oferta de productos y servicios.</w:t>
+        <w:t>de integración en la estrategia empresarial y su contribución a la diferenciación en la oferta de productos y servicios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5F9F0B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0074CC24" w14:textId="0DF4A30B" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="853"/>
         </w:tabs>
-        <w:spacing w:before="9"/>
+        <w:spacing w:before="9" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="137"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>El Entorno y el Mercado:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Esta categoría identifica el nivel de conocimiento que tiene la empresa sobre su entorno, incluyendo la competencia y el comportamiento del consumidor. También se evalúa cómo se utiliza esta información para desarrollar nuevas propuestas de productos o servicios.</w:t>
+      <w:r w:rsidR="009658DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sta categoría identifica el nivel de conocimiento que tiene la empresa sobre su entorno, incluyendo la competencia y el comportamiento del consumidor. También se evalúa cómo se utiliza esta información para desarrollar nuevas propuestas de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>productos o servicios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126571D1" w14:textId="70C6D1FE" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1BC84258" w14:textId="3CEDFB0A" w:rsidR="00D76140" w:rsidRDefault="00D76140" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="853"/>
         </w:tabs>
-        <w:spacing w:before="2" w:line="237" w:lineRule="auto"/>
+        <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="138"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Organización del Diseño en la Empresa:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Aquí se examina cómo la empresa</w:t>
+      <w:r w:rsidR="009658DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>quí se examina cómo la empresa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>organiza</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE69E0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>la función de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE69E0">
-[...9 lines deleted...]
-        <w:t>iseño</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -8175,704 +8770,727 @@
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>capital humano, la infraestructura y los recursos financieros disponibles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CC2C7A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5A1746EC" w14:textId="17CD66D5" w:rsidR="009658DC" w:rsidRDefault="00D76140" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="853"/>
         </w:tabs>
-        <w:spacing w:before="8" w:line="237" w:lineRule="auto"/>
+        <w:spacing w:before="8" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="139"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>De la Idea al Producto o Servicio:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>Esta categoría analiza cómo las diferentes etapas del proceso de diseño se alinean con la estrategia empresarial previamente establecida.</w:t>
+      <w:r w:rsidR="009658DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sta categoría analiza cómo las diferentes etapas del proceso de diseño se alinean con la estrategia empresarial previamente establecida.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD31E16" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="58A9CDF0" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="853"/>
+        </w:tabs>
+        <w:spacing w:before="8" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="139" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A08A5CC" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Herramientas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autodiagnóstico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E5F0DF7" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:left="0"/>
-[...226 lines deleted...]
-        <w:spacing w:before="195"/>
+        <w:spacing w:before="195" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="135"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Como señalan Rousseau y Steven (2022)</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Las técnicas de autodiagnóstico tienen como objetivo proporcionar a los empresarios un marco reflexivo que les permita tomar conciencia de las problemáticas presentes en sus organizaciones (Pardo Velásquez &amp; Macías Herrera,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2001).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Generalmente,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diagnóstico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>centra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>identificar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>problemas y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>causas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dejando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de lado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>posibles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>soluciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(Carola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>et al.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2020, p.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">25). La realización de un diagnóstico o investigación evaluativa debe conllevar cambios significativos, para lo cual es esencial que los miembros de la organización se preparen adecuadamente (Rodríguez, 2016). Por ello, es fundamental que las herramientas empleadas en este proceso sean válidas y que los resultados obtenidos sean confiables, evitando sesgos en el análisis e interpretación. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655B8A32" w14:textId="11BB4F2D" w:rsidR="00A141B9" w:rsidRDefault="006C152F" w:rsidP="006C152F">
+    <w:p w14:paraId="0B5C51F8" w14:textId="2BEFECE0" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="195" w:line="216" w:lineRule="auto"/>
+        <w:spacing w:before="195" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Como señalan Rousseau y Steven (2022): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9191C9" w14:textId="14929A9F" w:rsidR="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="195" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidRPr="006C152F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>n diagnóstico cuidadoso revela objetivos probables para la intervención… que, si se abordan adecuadamente, pueden acercar a la organización a un estado deseado. Los resultados dependen de la utilización de intervenciones de cambio apropiadas y de su correcta aplicación” (pp. 8-9).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCAE64C" w14:textId="77777777" w:rsidR="006C152F" w:rsidRDefault="006C152F">
+    <w:p w14:paraId="7711FAF6" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="136"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Asimismo, en el ámbito del diseño, los diagnósticos no solo buscan intervenir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>específica;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>también</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pueden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>servir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>referencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">para el desarrollo de la industria y proporcionar apoyo en la formulación de políticas públicas de diseño a nivel nacional (Murphy &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Raulik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Murphy, 2015, p. 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F42D761" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="00A176B9">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="0" w:right="137"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03D195E1" w14:textId="267125FB" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="024D8D4B" w14:textId="50085525" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>METODOLOGÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7E4775" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="00A176B9">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:ind w:left="0" w:right="137"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...99 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1A6F99EE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
-[...21 lines deleted...]
-    <w:p w14:paraId="764CF10C" w14:textId="7985032C" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0A884E77" w14:textId="1F03E62D" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="856"/>
         </w:tabs>
-        <w:spacing w:before="249" w:line="237" w:lineRule="auto"/>
+        <w:spacing w:before="249" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="138"/>
         <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>Selección de Herramientas</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selección de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...52 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erramientas: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en 2021 se realizó un proceso de vigilancia tecnológica por parte de la Dirección de Innovación de la PUJ, mediante la cual se identificaron</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>dos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>herramientas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00855E0B">
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>en línea</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>para</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>evaluar</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>situación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>diseño en empresas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C845C9" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A36E17B" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1215"/>
         </w:tabs>
-        <w:spacing w:before="4" w:line="286" w:lineRule="exact"/>
+        <w:spacing w:before="4" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1215" w:hanging="359"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Autodiagnosis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -8911,311 +9529,269 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E29DD34" w14:textId="7FB9A8F9" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1674F2A5" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1216"/>
         </w:tabs>
-        <w:spacing w:before="5" w:line="223" w:lineRule="auto"/>
+        <w:spacing w:before="5" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="139"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Aplicativo web </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...7 lines deleted...]
-        <w:t>hecking</w:t>
+        <w:t>Checking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00855E0B" w:rsidRPr="00855E0B">
+      <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00855E0B" w:rsidRPr="00855E0B">
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>esign</w:t>
-[...42 lines deleted...]
-        <w:t>2016), desarrollado por el grupo de investigación en Gestión de Diseño.</w:t>
+        <w:t xml:space="preserve"> Empresarial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CDE, 2016), desarrollado por el grupo de investigación en Gestión de Diseño.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4717DBAC" w14:textId="394FADC8" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CF591B7" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1216"/>
+        </w:tabs>
+        <w:spacing w:before="5" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1216" w:right="139" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F8D57F2" w14:textId="5F2D0686" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="856"/>
         </w:tabs>
-        <w:spacing w:before="9" w:line="274" w:lineRule="exact"/>
-        <w:rPr>
+        <w:spacing w:before="9" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Criterios de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>selección de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>empresa:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>establecieron, entre otros, los siguientes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>criterios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...57 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="79533B45" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C7394A4" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1216"/>
         </w:tabs>
-        <w:spacing w:line="284" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Antigüedad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>mínima</w:t>
       </w:r>
       <w:r>
@@ -9237,61 +9813,61 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>años.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0915D03D" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="491A141F" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1216"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Aplicación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>previa</w:t>
       </w:r>
       <w:r>
@@ -9326,61 +9902,61 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>herramienta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>BCD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E2658A" w14:textId="398F5F68" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0882BA1D" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1216"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Empresa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>B2C con</w:t>
       </w:r>
       <w:r>
@@ -9394,76 +9970,69 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>profesionales</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00855E0B">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>D</w:t>
-[...6 lines deleted...]
-        <w:t>iseño.</w:t>
+        <w:t>Diseño.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5E2D83" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1A2A9DA4" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1216"/>
         </w:tabs>
-        <w:spacing w:line="278" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Disposición</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>gerencial</w:t>
       </w:r>
       <w:r>
@@ -9511,232 +10080,248 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>segundo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>autodiagnóstico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6404ADEA" w14:textId="0C00DD82" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6D4D67B0" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1216"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="1216" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FEE4B68" w14:textId="24399EB4" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="856"/>
         </w:tabs>
-        <w:spacing w:line="235" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="139"/>
         <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Comparación</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>categorías</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>analíticas:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:b/>
+          <w:iCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>revisaron</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
           <w:spacing w:val="40"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>comparabilidad.</w:t>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>categorías analíticas de ambas herramientas para determinar su grado de comparabilidad.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2290D41C" w14:textId="69B1716C" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="23CFC2C7" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="274"/>
-        <w:ind w:right="190" w:firstLine="360"/>
+        <w:spacing w:before="274" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="190"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>La herramienta del Barcelona Centro de Diseño (BCD) se organiza en cuatro categorías de análisis, cada una de las cuales incluye una serie de enunciados medibles mediante una escala de tres niveles: (+), (+/-) y (-), que indican el grado de concordancia. Al concluir su aplicación, se genera un documento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>presenta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>tanto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>diagnóstico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9756,54 +10341,63 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cualitativo,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">el cual detalla la situación actual de la empresa y proporciona recomendaciones </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>pertinentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2925F171" w14:textId="6D2ADC08" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3259E8BD" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="148" w:firstLine="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="148"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747018A4" w14:textId="26E17533" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="148"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Por otro lado, el aplicativo web </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Checking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -9985,117 +10579,66 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">enunciado en cada categoría. Al finalizar su uso, se obtiene un informe en formato PDF que incluye información cuantitativa y cualitativa, así como un diagnóstico específico sobre la situación evaluada y recomendaciones concretas basadas en los resultados. Además, se clasifica </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> la empresa en uno de los siguientes estados (Paredes et al., 2016, p. 88): 1</w:t>
-[...59 lines deleted...]
-        <w:t>iseño vinculado a la estrategia.</w:t>
+        <w:t xml:space="preserve"> la empresa en uno de los siguientes estados (Paredes et al., 2016, p. 88): 1) ausencia del diseño; 2) diseño como labor operativa; 3) diseño no considerado como competencia básica; 4) diseño vinculado a proyectos; y 5) diseño vinculado a la estrategia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FAC4987" w14:textId="79346271" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5AE73614" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="129" w:firstLine="360"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21E52367" w14:textId="137B2737" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="129"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>El Cuadro 3 presenta la relación de equivalencia entre las categorías de análisis de ambas herramientas. Se revisaron minuciosamente los enunciados que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>componen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -10149,6134 +10692,5630 @@
       </w:r>
       <w:r>
         <w:t>aplicativo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>web</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>C</w:t>
-[...6 lines deleted...]
-        <w:t>heking</w:t>
+        <w:t>Cheking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00855E0B" w:rsidRPr="00855E0B">
+      <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>D</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00855E0B" w:rsidRPr="00855E0B">
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00855E0B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>esign</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> cuenta con cinco categorías frente a las cuatro del BCD, los enunciados a analizar ya estaban integrados en dos categorías del BCD, las cuales fueron discutidas previamente en el marco teórico.</w:t>
+        <w:t xml:space="preserve"> Empresarial</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDE) cuenta con cinco categorías frente a las cuatro del BCD, los enunciados a analizar ya estaban integrados en dos categorías del BCD, las cuales fueron discutidas previamente en el marco teórico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085FF833" w14:textId="77777777" w:rsidR="00D557ED" w:rsidRDefault="00D557ED">
+    <w:p w14:paraId="6E8BE581" w14:textId="7FA33E88" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="247"/>
         <w:ind w:left="5" w:right="8"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
           <w:b/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Comparación</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>categorías</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>análisis</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>dos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>herramientas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="83" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3917"/>
         <w:gridCol w:w="3917"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A141B9" w14:paraId="2A0CA964" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="1419D460" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="253"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42615799" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="07F083D2" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="1139"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Herramienta </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B6A5A08" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="30FDCFCE" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="1139"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Herramienta </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="3236537F" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="2AC8F3BA" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0CA3AA"/>
           </w:tcPr>
-          <w:p w14:paraId="42CB3BEB" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3DF525BE" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="247" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>Condiciones</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>para</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>incorporación</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09C67101" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="00B5ACB7" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0CA3AA"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE9E38B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="54AF8EEB" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="125"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="53CB1D77" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E0AAE2D" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="882"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>Ambiente</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>para</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="245B3C73" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="30052F7F" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0CA3AA"/>
           </w:tcPr>
-          <w:p w14:paraId="692DECE0" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7A3AF850" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="247" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>Compromiso</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>dirección</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>con</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21E540FE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43551BC9" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>Gestión</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>especializada</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0CA3AA"/>
           </w:tcPr>
-          <w:p w14:paraId="72FB0E29" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="3317B846" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="4C57A63A" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="74A26B55" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2ABD80" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="51FBDB59" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Condiciones</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>para</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>incorporación</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B4BA69" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="461AD8B9" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="235" w:lineRule="exact"/>
               <w:ind w:left="11"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5FF8A1" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="0EF9008F" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45D211F4" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="01972F24" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="270792D6" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="1FF82C9B" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="137"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6898E35F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0ED3F674" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="345"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Comprensión</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>estratégica</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="2802AE44" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="598F4D37" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="1012"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
           </w:tcPr>
-          <w:p w14:paraId="5990DC6E" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15FCA45D" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:left="57" w:right="102" w:hanging="3"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Modelo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-12"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>organizativo</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-12"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>compatible</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-12"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">con </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25654E3D" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="183A450D" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="248" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Compromiso</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>dirección</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>con</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A7751AD" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E77BF38" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="exact"/>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>estrategia</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>innovación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8539AF" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="22EF835D" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="73229EE7" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="6721FA35" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
           </w:tcPr>
-          <w:p w14:paraId="09E42951" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="69922D4A" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="465"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Niveles</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>integración</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
           </w:tcPr>
-          <w:p w14:paraId="1111CE43" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="27E068D2" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="22BC846F" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="16770FDE" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
           </w:tcPr>
-          <w:p w14:paraId="1236F776" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D88ACC1" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Integración</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nivel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> estratégico</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
           </w:tcPr>
-          <w:p w14:paraId="61C020F0" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="1F58385D" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="4EC04AFB" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="4736BFDF" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="353169B8" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="70A88772" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="465"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Niveles</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>integración</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="43B1980D" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="0C610B6A" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F230D42" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="01FFA3AC" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="278"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Organizando</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>empresa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="6DA28F10" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="6B05B10D" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="42096D41" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A6BA54F" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>Integración</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-11"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>nivel</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-              <w:rPr>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009658DC">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>políticas Integración del diseño a nivel proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB129EE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="2EB18345" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="63AD1CAB" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="703FF629" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
-          <w:p w14:paraId="10573F8B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="54662866" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="1511" w:hanging="1011"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Diseño</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-11"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>lanzamiento</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">nuevos </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>productos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
-          <w:p w14:paraId="7E2D6C2B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="6E28A173" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F9BA210" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="27C6B529" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="00A4FDC8" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="0D20AD74" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54A89D73" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="39AB0086" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="868"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>El entorno</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
-                <w:i/>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mercado</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="53B1B977" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="77DA1A96" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="1266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
-          <w:p w14:paraId="0331B3E7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="60D368CC" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="57" w:hanging="3"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>Estrategias</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-8"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>lanzamiento</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t xml:space="preserve">nuevos </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>productos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24CF47FD" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="29683526" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>Motivos</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>para</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>lanzamiento</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F0968B0" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1DCBC0E2" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="55" w:firstLine="2"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>posicionamiento de nuevos productos Factores</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-9"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>éxito</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-12"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-7"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>nuevos</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>productos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
-          <w:p w14:paraId="6702061F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2CB35BEB" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="4C7F9E90" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="33C36D52" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6424DAC7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="053AF2FE" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="232" w:lineRule="exact"/>
               <w:ind w:left="71"/>
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diseño</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lanzamiento</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nuevos</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> productos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="74E9E83F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="4188AF8C" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="27552B0E" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="0A941583" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F2E6E2" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6B45A5FF" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="247" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>Plan</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>negocio</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>viabilidad</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>los</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nuevos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F904D82" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="69FE2537" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="237" w:lineRule="exact"/>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>productos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DFA532A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="55E6994D" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="0B227C76" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="38E056D6" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F63B"/>
           </w:tcPr>
-          <w:p w14:paraId="096185CA" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E0A03B3" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="234" w:lineRule="exact"/>
               <w:ind w:left="1077"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Concepto</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F63B"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5657B8" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="113CE450" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="130"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="747016AA" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="680F9552" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="496"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>De</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>idea</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>producto</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>servicio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="307B02E1" w14:textId="77777777">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009658DC" w14:paraId="12558BCF" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="757"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F63B"/>
           </w:tcPr>
-          <w:p w14:paraId="450D625B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+          <w:p w14:paraId="117026BD" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="55" w:right="1342"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>Diseño como proceso Diseño</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>como</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>tecnología</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D830C56" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+          <w:p w14:paraId="168ACFB8" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="237" w:lineRule="exact"/>
               <w:ind w:left="55"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>Diseño</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009658DC">
               <w:t>como</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D557ED">
+            <w:r w:rsidRPr="009658DC">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>áreas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3917" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F63B"/>
           </w:tcPr>
-          <w:p w14:paraId="177CF977" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="664F7C04" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="005F50FE"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A2A3180" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00D557ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="76E13C51" w14:textId="3E1F1220" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="4" w:right="8"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nota:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elaboración</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>propia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>partir de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BCD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(2008)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CDE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009658DC">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D3F181" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="53" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12E4A1EE" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hay</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correspondencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>categoría</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ambiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del aplicativo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D557ED">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Checking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D557ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D557ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D557ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D557ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Empresarial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(CDE),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>representada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>color</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agua marina, y la categoría</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Condiciones para la Incorporación del Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de la herramienta del BCD, que incluye dos de sus cuatro subcategorías: el compromiso de la dirección con el diseño y la gestión especializada del diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F70270" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39CE738B" w14:textId="4033697F" w:rsidR="009658DC" w:rsidRPr="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>La segunda categoría del CDE, denominada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Comprensión Estratégica del Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(color azul), se relaciona con las dos subcategorías restantes de las Condiciones para la Incorporación del Diseño en el BCD: el compromiso de la dirección con la estrategia de innovación y un modelo organizativo compatible con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diseño.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Además,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vincula</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>categoría</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Niveles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Integración</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en la subcategoría correspondiente a la integración del diseño a nivel </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>estratégico.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AAD86D0" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Las categorías tercera, cuarta y quinta del aplicativo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D557ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>web</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CDE se corresponden directamente con una categoría de la herramienta BCD, como se ilustra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cuadro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>importante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>señalar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>subcategoría</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Negocio y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Viabilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nuevos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Productos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>herramienta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>BCD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(color</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>blanco)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">no está contemplada en el aplicativo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D557ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>web</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CDE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A746EC" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="137"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A56E5C9" w14:textId="0924D7CD" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aplicación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>herramientas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diagnóstico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BA2F08" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="235" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="129"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La herramienta del Barcelona Centro de Diseño (BCD) fue aplicada en 2013 en las instalaciones de la empresa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arquimuebles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, bajo la dirección de estudiantes de la Universidad EAFIT en Medellín, liderados por el profesor Manuel Lecuona, en el marco de la especialización en Gerencia de Diseño de Producto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>evaluación se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>llevó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cabo con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>colaboración</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>líder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>área</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de diseño y el director administrativo, quienes fueron responsables de calificar cada uno de los enunciados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352977FB" w14:textId="12EC9C85" w:rsidR="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="200" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="190"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>otro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aplicativo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D557ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Checking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D557ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D557ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...70 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D557ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D557ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>y</w:t>
+        </w:rPr>
+        <w:t>Empresarial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(CDE)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">se implementó en 2021 a través de </w:t>
       </w:r>
       <w:r w:rsidRPr="00D557ED">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:spacing w:val="-3"/>
-[...5 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t>Google Meet</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, debido a las restricciones impuestas por la pandemia. Esta aplicación fue dirigida por una </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>co</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- investigadora del grupo de investigación en Gestión de Diseño de la Pontificia Universidad Javeriana (PUJ), junto con el profesor Jorge Hugo Gutiérrez de la Universidad de San Buenaventura, quien se encontraba presente en las instalaciones de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arquimuebles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. En este proceso participaron el gerente y la coordinadora de Diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B056110" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Análisis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> (2020).</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interpretación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>resultados</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB9EB71" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="28698AE4" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="53"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="197" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="190"/>
+        <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Considerando las particularidades de cada herramienta, se llevó a cabo una revisión de los resultados cuantitativos individuales para cada uno de los actores involucrados. Dado que la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00686482">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Autodiagnosis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00686482">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del Barcelona Centro de Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(BCD)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proporcionaba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agrupados,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>calcularon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">promedios para cada categoría, lo que permitió una comparación efectiva con los resultados grupales obtenidos a través del aplicativo web </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00686482">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Checking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00686482">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00686482">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00686482">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Empresarial</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (CDE).</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A8A3646" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="74020BC4" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="138" w:firstLine="720"/>
+        <w:spacing w:before="242" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="231"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Hay</w:t>
-[...30 lines deleted...]
-          <w:spacing w:val="-15"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Posteriormente, se compararon y analizaron los resultados de ambos autodiagnósticos en relación con cada categoría revisada. Este análisis facilitó la comprensión de la relevancia de la aplicación de estas herramientas y los cambios en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-15"/>
-[...59 lines deleted...]
-          <w:b/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>del aplicativo</w:t>
-[...8 lines deleted...]
-        <w:t>web</w:t>
+        <w:t>gestión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dentro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...105 lines deleted...]
-        <w:t>de la herramienta del BCD, que incluye dos de sus cuatro subcategorías: el compromiso de la dirección con el diseño y la gestión especializada del diseño.</w:t>
+      <w:r>
+        <w:t>la empresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>largo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>período de observación de ocho años.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143249FD" w14:textId="67171BF7" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00D557ED">
+    <w:p w14:paraId="0D8A4E39" w14:textId="68CF004E" w:rsidR="009658DC" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="206"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>RESULTADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DE7A977" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="135" w:firstLine="720"/>
-[...1144 lines deleted...]
-        <w:spacing w:before="194"/>
+        <w:spacing w:before="194" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="138" w:hanging="3"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Los Cuadros 4 y 5 presentan los resultados porcentuales obtenidos al aplicar las dos herramientas de diagnóstico. En cada tabla se detallan los porcentajes individuales, correspondientes al cargo de cada persona que completó el autodiagnóstico, así como el resultado grupal para cada una de las categorías de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>análisis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0296521D" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="0B5CFC05" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD8E692" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="093D11BA" w14:textId="123DCCFF" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="3" w:right="8"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tabla </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resultado</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>herramienta</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>BCD</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>para cada</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>una</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>categorías</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>análisis</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="83" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="626"/>
         <w:gridCol w:w="566"/>
         <w:gridCol w:w="2558"/>
         <w:gridCol w:w="1275"/>
         <w:gridCol w:w="1507"/>
         <w:gridCol w:w="1301"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A141B9" w14:paraId="0F680541" w14:textId="77777777" w:rsidTr="00686482">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009C4A0F" w14:paraId="74266CDB" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="846"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B12462F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="06DDD21C" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="13"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="771B4D11" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06D21EDE" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="314"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668992" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="708B6CF5" wp14:editId="2FDFE0A0">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31C07DEF" wp14:editId="40ABFD8F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3047</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>360211</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="751840" cy="15240"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="9" name="Group 9"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="751840" cy="15240"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="751840" cy="15240"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="10" name="Image 10"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId16" cstate="print"/>
+                                <a:blip r:embed="rId14" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="391667" cy="15239"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="11" name="Image 11"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId17" cstate="print"/>
+                                <a:blip r:embed="rId15" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="397764" y="0"/>
                                   <a:ext cx="353567" cy="15239"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...2 lines deleted...]
-                      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="34BCA5E3">
+                    <v:group id="Group 9" style="position:absolute;margin-left:.25pt;margin-top:28.35pt;width:59.2pt;height:1.2pt;z-index:-251656192;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="7518,152" o:spid="_x0000_s1026" w14:anchorId="1EF4EC4C" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAQrdRDTAIAABIHAAAOAAAAZHJzL2Uyb0RvYy54bWzUVW1v2jAQ/j5p/8HK&#10;9xICBYoF9AsrqlRt1V5+gHGcxGr8orMh8O93dtKUwbRVlSptH2Ldxfbdc889the3B1WTvQAnjV4m&#10;2WCYEKG5yaUul8mP73dXNwlxnumc1UaLZXIULrldffywaCwVI1OZOhdAMIh2tLHLpPLe0jR1vBKK&#10;uYGxQuNkYUAxjy6UaQ6sweiqTkfD4TRtDOQWDBfO4d91O5msYvyiENx/KQonPKmXCWLzcYQ4bsOY&#10;rhaMlsBsJXkHg70BhWJSY9I+1Jp5RnYgL0IpycE4U/gBNyo1RSG5iDVgNdnwrJoNmJ2NtZS0KW1P&#10;E1J7xtObw/LP+w3Yb/YRWvRoPhj+5JCXtLElPZ0Pfvmy+FCACpuwCHKIjB57RsXBE44/Z5Ps5hp5&#10;5ziVTUZoRsJ5hV252MSrT3/aljLapozAeiBWcopfRw5aF+T8XUS4y+9AJF0Q9aoYisHTzl5hHy3z&#10;citr6Y9Rk9ixAErvHyUPvAYHeXwEInOkAenQTOFZuFesFAR95OR5TdgRuL8IsK2lvZN1HRgPdgcV&#10;pXwmhd9U28psbfhOCe3bcwOiRtRGu0palxCgQm0FwoP7PMN+4Zn1CNGC1L7tmfMgPK9C/gJxfMWj&#10;FYAy2k9E0C84QwmuE9ZrtDKeZ9PprNfKeB7y9k1n1ILzG2EUCQYCRQDINKNs/+A6KM9LOgLb7BEW&#10;gmlJRuP/kQp24hepZP+aVEbvLpXxfDabXifk8m4ZT8aT99VLvGjw4o0y7B6JcLOf+mifPmWrnwAA&#10;AP//AwBQSwMECgAAAAAAAAAhAG/hTgqEAAAAhAAAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQ&#10;TkcNChoKAAAADUlIRFIAAABSAAAAAwgGAAAAAP5YyQAAAAZiS0dEAP8A/wD/oL2nkwAAAAlwSFlz&#10;AAAOxAAADsQBlSsOGwAAACRJREFUKJFj5Fm86j/DKCAbcLMwM/CxsjIwDbRDhgsYDUgqAQB+ugKI&#10;JQ8MdAAAAABJRU5ErkJgglBLAwQKAAAAAAAAACEAYvDFoYQAAACEAAAAFAAAAGRycy9tZWRpYS9p&#10;bWFnZTIucG5niVBORw0KGgoAAAANSUhEUgAAAEoAAAADCAYAAAA0h5nVAAAABmJLR0QA/wD/AP+g&#10;vaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAAJElEQVQokWPkDpr8n2EU4ATcHKwMfJxsDEwD7ZCh&#10;AkYDikgAAD7NAirvTOFeAAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQBxmtH53QAAAAYBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI5Ba8JAEIXvhf6HZQq91c22aDVmIyJtT1KoFoq3NTsmwexsyK5J/Pcd&#10;T+3lwbz3ePNlq9E1oscu1J40qEkCAqnwtqZSw/f+/WkOIkRD1jSeUMMVA6zy+7vMpNYP9IX9LpaC&#10;RyikRkMVY5tKGYoKnQkT3yJxdvKdM5HPrpS2MwOPu0Y+J8lMOlMTf6hMi5sKi/Pu4jR8DGZYv6i3&#10;fns+ba6H/fTzZ6tQ68eHcb0EEXGMf2W44TM65Mx09BeyQTQaptxjnb2CuKVqvgBxZGOhQOaZ/I+f&#10;/wIAAP//AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnht&#10;bC5yZWxzvJDBisIwEIbvC/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bj&#10;xS/iTCm7wAq6pgVBrINxbBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/k&#10;MTchEtfLFJLHUsdkZUR9REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQ&#10;k6WiwJNx+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAAT&#10;AgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAQ&#10;rdRDTAIAABIHAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAA&#10;IQBv4U4KhAAAAIQAAAAUAAAAAAAAAAAAAAAAALIEAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQIt&#10;AAoAAAAAAAAAIQBi8MWhhAAAAIQAAAAUAAAAAAAAAAAAAAAAAGgFAABkcnMvbWVkaWEvaW1hZ2Uy&#10;LnBuZ1BLAQItABQABgAIAAAAIQBxmtH53QAAAAYBAAAPAAAAAAAAAAAAAAAAAB4GAABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAAoBwAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAAAkCAAAAAA=&#10;">
+                      <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
                         <v:stroke joinstyle="miter"/>
                         <v:formulas>
                           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                           <v:f eqn="sum @0 1 0"/>
                           <v:f eqn="sum 0 0 @1"/>
                           <v:f eqn="prod @2 1 2"/>
                           <v:f eqn="prod @3 21600 pixelWidth"/>
                           <v:f eqn="prod @3 21600 pixelHeight"/>
                           <v:f eqn="sum @0 0 1"/>
                           <v:f eqn="prod @6 1 2"/>
                           <v:f eqn="prod @7 21600 pixelWidth"/>
                           <v:f eqn="sum @8 21600 0"/>
                           <v:f eqn="prod @7 21600 pixelHeight"/>
                           <v:f eqn="sum @10 21600 0"/>
                         </v:formulas>
-                        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                        <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:shapetype>
-                      <v:shape id="Image 10" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:3916;height:152;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTynzpxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;EEXfC/2HZQq+1Y1Fq0ZXKVWhhFIw7QcM2WkSzM6G7BqjX995KPg2w71z75n1dnCN6qkLtWcDk3EC&#10;irjwtubSwM/34XkBKkRki41nMnClANvN48MaU+svfKQ+j6WSEA4pGqhibFOtQ1GRwzD2LbFov75z&#10;GGXtSm07vEi4a/RLkrxqhzVLQ4UtvVdUnPKzM3DbL867aTGZ1adlPv+aH7Os/8yMGT0NbytQkYZ4&#10;N/9ff1jBF3r5RQbQmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU8p86cYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
-                        <v:imagedata r:id="rId18" o:title=""/>
+                      <v:shape id="Image 10" style="position:absolute;width:3916;height:152;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBTynzpxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;EEXfC/2HZQq+1Y1Fq0ZXKVWhhFIw7QcM2WkSzM6G7BqjX995KPg2w71z75n1dnCN6qkLtWcDk3EC&#10;irjwtubSwM/34XkBKkRki41nMnClANvN48MaU+svfKQ+j6WSEA4pGqhibFOtQ1GRwzD2LbFov75z&#10;GGXtSm07vEi4a/RLkrxqhzVLQ4UtvVdUnPKzM3DbL867aTGZ1adlPv+aH7Os/8yMGT0NbytQkYZ4&#10;N/9ff1jBF3r5RQbQmz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU8p86cYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                        <v:imagedata o:title="" r:id="rId16"/>
                       </v:shape>
-                      <v:shape id="Image 11" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3977;width:3536;height:152;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBq5HpiwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXiRZqOgSOoqRWiNlCCmeh+y0yQ0Oxuya0z+fVcQepvH+5z1djCN6KlztWUFsygGQVxY&#10;XXOp4Pz98boC4TyyxsYyKRjJwXbz/LTGRNsbn6jPfSlCCLsEFVTet4mUrqjIoItsSxy4H9sZ9AF2&#10;pdQd3kK4aeQ8jpfSYM2hocKWdhUVv/nVKPiqi+ywHzN/unyOu96l0yMuSKnJy/D+BsLT4P/FD3eq&#10;w/wZ3H8JB8jNHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBq5HpiwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
-                        <v:imagedata r:id="rId19" o:title=""/>
+                      <v:shape id="Image 11" style="position:absolute;left:3977;width:3536;height:152;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBq5HpiwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WKXiRZqOgSOoqRWiNlCCmeh+y0yQ0Oxuya0z+fVcQepvH+5z1djCN6KlztWUFsygGQVxY&#10;XXOp4Pz98boC4TyyxsYyKRjJwXbz/LTGRNsbn6jPfSlCCLsEFVTet4mUrqjIoItsSxy4H9sZ9AF2&#10;pdQd3kK4aeQ8jpfSYM2hocKWdhUVv/nVKPiqi+ywHzN/unyOu96l0yMuSKnJy/D+BsLT4P/FD3eq&#10;w/wZ3H8JB8jNHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBq5HpiwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;">
+                        <v:imagedata o:title="" r:id="rId17"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AB92A13" wp14:editId="6C8FED79">
+                    <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="212B3895" wp14:editId="1226799C">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3047</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>735115</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="751840" cy="15240"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="12" name="Group 12"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="751840" cy="15240"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="751840" cy="15240"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="13" name="Image 13"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId20" cstate="print"/>
+                                <a:blip r:embed="rId18" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="391667" cy="15240"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                             <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                               <pic:nvPicPr>
                                 <pic:cNvPr id="14" name="Image 14"/>
                                 <pic:cNvPicPr/>
                               </pic:nvPicPr>
                               <pic:blipFill>
-                                <a:blip r:embed="rId21" cstate="print"/>
+                                <a:blip r:embed="rId19" cstate="print"/>
                                 <a:stretch>
                                   <a:fillRect/>
                                 </a:stretch>
                               </pic:blipFill>
                               <pic:spPr>
                                 <a:xfrm>
                                   <a:off x="397764" y="0"/>
                                   <a:ext cx="353567" cy="15240"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                               </pic:spPr>
                             </pic:pic>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback>
-[...3 lines deleted...]
-                        <v:imagedata r:id="rId22" o:title=""/>
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="74BA2FF6">
+                    <v:group id="Group 12" style="position:absolute;margin-left:.25pt;margin-top:57.9pt;width:59.2pt;height:1.2pt;z-index:251659264;mso-wrap-distance-left:0;mso-wrap-distance-right:0" coordsize="7518,152" o:spid="_x0000_s1026" w14:anchorId="211626B9" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDac1FyRwIAABIHAAAOAAAAZHJzL2Uyb0RvYy54bWzUVdtu2zAMfR+wfxD8&#10;3jjOtRWS9CVrUKDYim77AEWWbaHWBZQSJ38/SnbdIBm2okCB7cECaUrU4eGRtLg9qJrsBThp9DLJ&#10;BsOECM1NLnW5TH7+uLu6TojzTOesNlosk6Nwye3q86dFY6kYmcrUuQCCSbSjjV0mlfeWpqnjlVDM&#10;DYwVGoOFAcU8ulCmObAGs6s6HQ2Hs7QxkFswXDiHf9dtMFnF/EUhuP9WFE54Ui8TxObjCHHchjFd&#10;LRgtgdlK8g4GewcKxaTGTftUa+YZ2YG8SKUkB+NM4QfcqNQUheQi1oDVZMOzajZgdjbWUtKmtD1N&#10;SO0ZT+9Oy7/uN2C/20do0aP5YPizQ17Sxpb0NB788nXyoQAVFmER5BAZPfaMioMnHH/Op9n1BHnn&#10;GMqmIzQj4bzCrlws4tWXPy1LGW23jMB6IFZyil9HDloX5PxdRLjK70AkXRL1phyKwfPOXmEfLfNy&#10;K2vpj1GT2LEASu8fJQ+8Bgd5fAQic6RhnBDNFJ6Fe8VKQdBHTl7mhBWB+4sE21raO1nXgfFgd1BR&#10;ymdS+E21rczWhu+U0L49NyBqRG20q6R1CQEq1FYgPLjPM+wXnlmPEC1I7dueOQ/C8yrsXyCOJzxa&#10;ASijfSCCfsUZSnCdsN6ilfFNNpvNz7TSN51RC85vhFEkGAgUASDTjLL9g+ugvEzpCGx3j7AQTEsy&#10;Gv+PVCZnUpn8a1IZfbhUxjfz+Qx5uLxbxtPx9GP1Ei8avHijzLtHItzspz7ap0/Z6hcAAAD//wMA&#10;UEsDBAoAAAAAAAAAIQCs5IcohAAAAIQAAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoa&#10;CgAAAA1JSERSAAAAUgAAAAMIBgAAAAD+WMkAAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAADsQA&#10;AA7EAZUrDhsAAAAkSURBVCiRY+QOmvyfYRSQDbg5WBn4ONkYmAbaIcMFjAYklQAABzwCKv8U978A&#10;AAAASUVORK5CYIJQSwMECgAAAAAAAAAhAC6jSmqDAAAAgwAAABQAAABkcnMvbWVkaWEvaW1hZ2Uy&#10;LnBuZ4lQTkcNChoKAAAADUlIRFIAAABKAAAAAwgGAAAANIeZ1QAAAAZiS0dEAP8A/wD/oL2nkwAA&#10;AAlwSFlzAAAOxAAADsQBlSsOGwAAACNJREFUKJFj/D+T4T/DKMANWLgZGNj4GZgG2h1DBYwGFJEA&#10;AF/pAsFzZkA+AAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQAeBVrX3QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3WwlUmM2pRT1VARbQbxNs9MkNLsbstsk/fdOvdTbzLzH&#10;m+/ly8m2YqA+NN5pULMEBLnSm8ZVGr52bw8LECGiM9h6RxrOFGBZ3N7kmBk/uk8atrESHOJChhrq&#10;GLtMylDWZDHMfEeOtYPvLUZe+0qaHkcOt62cJ8mTtNg4/lBjR+uayuP2ZDW8jziuHtXrsDke1uef&#10;XfrxvVGk9f3dtHoBEWmKVzNc8BkdCmba+5MzQbQaUvbxVaVc4CKrxTOI/d8wB1nk8n+B4hcAAP//&#10;AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;vJDBisIwEIbvC/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7&#10;wAq6pgVBrINxbBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfL&#10;FJLHUsdkZUR9REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx&#10;+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDac1FyRwIA&#10;ABIHAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCs5Ico&#10;hAAAAIQAAAAUAAAAAAAAAAAAAAAAAK0EAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAA&#10;AAAAIQAuo0pqgwAAAIMAAAAUAAAAAAAAAAAAAAAAAGMFAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BL&#10;AQItABQABgAIAAAAIQAeBVrX3QAAAAgBAAAPAAAAAAAAAAAAAAAAABgGAABkcnMvZG93bnJldi54&#10;bWxQSwECLQAUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAAiBwAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAAAeCAAAAAA=&#10;">
+                      <v:shape id="Image 13" style="position:absolute;width:3916;height:152;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJQQ1LwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFLyZjbVKTV0lKoKHKjQK7XHITpPQ7GzIrrr9991Cwds83ucsVsG04kq9aywrGCcpCOLS&#10;6oYrBefTbvQCwnlkja1lUvBDDlbLh8ECM21v/E7XwlcihrDLUEHtfZdJ6cqaDLrEdsSR+7K9QR9h&#10;X0nd4y2Gm1Y+pelMGmw4NtTY0aam8ru4GAX5x7kYT0M4Hj+n6/3bc37w281cqeFjyF9BeAr+Lv53&#10;73WcP4G/X+IBcvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASUENS8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:imagedata o:title="" r:id="rId20"/>
                       </v:shape>
-                      <v:shape id="Image 14" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:3977;width:3536;height:152;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAA6YU0vQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JCsIw&#10;EL0L/kMYwZumLqhUo4ggevHgAuJtaMa22ExKE239eyMI3ubx1lmsGlOIF1Uut6xg0I9AECdW55wq&#10;uJy3vRkI55E1FpZJwZscrJbt1gJjbWs+0uvkUxFC2MWoIPO+jKV0SUYGXd+WxIG728qgD7BKpa6w&#10;DuGmkMMomkiDOYeGDEvaZJQ8Tk+jYHRMbocBms30uivOeK3XNxqnSnU7zXoOwlPj/+Kfe6/D/DF8&#10;fwkHyOUHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAOmFNL0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;">
-                        <v:imagedata r:id="rId23" o:title=""/>
+                      <v:shape id="Image 14" style="position:absolute;left:3977;width:3536;height:152;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAA6YU0vQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JCsIw&#10;EL0L/kMYwZumLqhUo4ggevHgAuJtaMa22ExKE239eyMI3ubx1lmsGlOIF1Uut6xg0I9AECdW55wq&#10;uJy3vRkI55E1FpZJwZscrJbt1gJjbWs+0uvkUxFC2MWoIPO+jKV0SUYGXd+WxIG728qgD7BKpa6w&#10;DuGmkMMomkiDOYeGDEvaZJQ8Tk+jYHRMbocBms30uivOeK3XNxqnSnU7zXoOwlPj/+Kfe6/D/DF8&#10;fwkHyOUHAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAA&#10;AAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAOmFNL0AAADbAAAADwAAAAAAAAAA&#10;AAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPECAAAAAA==&#10;">
+                        <v:imagedata o:title="" r:id="rId21"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Color</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D6876C4" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="2B46DCB4" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="13"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Categoría</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="501A3A6E" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="588DAC6C" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="152"/>
               <w:ind w:left="197" w:right="132" w:hanging="56"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Líder</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>área de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="194066D4" w14:textId="769CB35E" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E1C8C91" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="65" w:right="52" w:hanging="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Director administrati</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-6"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56B596D3" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="38496EA4" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="13"/>
               <w:ind w:left="329" w:hanging="159"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:iCs/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Resultado grupal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="6298650E" w14:textId="77777777" w:rsidTr="00686482">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009C4A0F" w14:paraId="7C976584" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0CA3AA"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="249E57F8" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="012B0141" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69A19843" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="69DBB91B" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="775B3401" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D593E3E" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="175" w:firstLine="235"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Condiciones para la incorporación</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-15"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E6F943" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="53B59203" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="142"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>97%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F52C39" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77AF4D7C" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="142"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>70%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53AE58FB" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1B3C8A6E" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="142"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>83,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="6624E62A" w14:textId="77777777" w:rsidTr="00686482">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009C4A0F" w14:paraId="11B0F8E0" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="560"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="626" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B69BC0E" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="571E64B3" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="566" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72602320" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="440A08A9" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D306BBF" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4FFB08DF" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="1049" w:hanging="944"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Niveles</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-12"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>integración</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-12"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">del </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75A27898" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6C9025CE" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="140"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>67%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74F942F2" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71074505" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="140"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>65%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="198A3521" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3EEFD451" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="140"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>66,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="2D7FF349" w14:textId="77777777" w:rsidTr="00686482">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009C4A0F" w14:paraId="5F0EDDA2" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="309EB56C" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D486DDC" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="20" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="-58"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68961B3D" wp14:editId="619FDCBB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6914021A" wp14:editId="3FA194A2">
                   <wp:extent cx="751416" cy="2666"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="15" name="Image 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="15" name="Image 15"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId24" cstate="print"/>
+                          <a:blip r:embed="rId22" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="751416" cy="2666"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53A2B3BE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="6EAB6B82" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23D6731E" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="41484B38" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="88"/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="750AF95F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0D7A79E4" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="23" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="-44"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CE3EF83" wp14:editId="5F685EE9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34CFE7FD" wp14:editId="2703A649">
                   <wp:extent cx="746647" cy="15144"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="16" name="Image 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="16" name="Image 16"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId25" cstate="print"/>
+                          <a:blip r:embed="rId23" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="746647" cy="15144"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="410DA98C" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2EA2CB70" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="519" w:hanging="344"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Diseño</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>lanzamiento</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de nuevos productos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442E3966" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="36635697" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="140"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>49%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C5CDA38" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BFD9C99" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="140"/>
               <w:ind w:left="10"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>72%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="512C59DA" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6B6D66D5" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="140"/>
               <w:ind w:left="13"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>60,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="65BB0111" w14:textId="77777777" w:rsidTr="00686482">
+      <w:tr w:rsidR="009658DC" w:rsidRPr="009C4A0F" w14:paraId="2F526DE4" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1192" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F63B"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20A5115C" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="58596B30" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2558" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7797C817" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7971FA62" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:left="11" w:right="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Concepto</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14E41A1C" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="249F7BA9" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>45%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1507" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCA727A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1557D831" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:left="10" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>26%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1301" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A965EAE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+          <w:p w14:paraId="660D8273" w14:textId="77777777" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="241" w:lineRule="exact"/>
               <w:ind w:left="13" w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00686482">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>35,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5224CA6F" w14:textId="50E1FE25" w:rsidR="00A141B9" w:rsidRPr="00686482" w:rsidRDefault="00000000">
+    <w:p w14:paraId="084E7DD4" w14:textId="7CE96C3D" w:rsidR="009658DC" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009658DC">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="6" w:right="8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00686482">
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00686482">
+        </w:rPr>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00686482">
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00686482">
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00686482">
+        </w:rPr>
+        <w:t>laboración</w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00686482">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009658DC" w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:t>propia.</w:t>
+        </w:rPr>
+        <w:t>propia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6876D552" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="463DD1C2" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009658DC">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="24"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C0F2EC0" w14:textId="6B54810F" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00AA034C">
+    <w:p w14:paraId="4CA4CB9A" w14:textId="77777777" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
       <w:pPr>
-        <w:ind w:left="136" w:right="136" w:firstLine="720"/>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>colores</w:t>
       </w:r>
       <w:r>
@@ -16744,77 +16783,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Condiciones para la Incorporación del Diseño </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Niveles de Integración del Diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...11 lines deleted...]
-        <w:t>La categoría</w:t>
+        <w:t>. La categoría</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Organizando el Diseño en la Empresa</w:t>
+        <w:t xml:space="preserve">Organizando el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Diseño en la Empresa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>del CDE, en color naranja,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -16943,55 +16978,55 @@
           <w:spacing w:val="-11"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">BCD, pero se relaciona con los </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Niveles de Integración del Diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D816A7E" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4A602686" w14:textId="0D9138A9" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009658DC" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="244" w:lineRule="auto"/>
-        <w:ind w:right="135" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="135"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Al analizar los datos cuantitativos, se observó que la única categoría donde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>presentó</w:t>
@@ -17080,288 +17115,266 @@
           <w:b/>
           <w:spacing w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Intervención</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="33"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>del</w:t>
       </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Diseño</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:t>, con una diferencia de solo un 2%. Sin embargo, hubo divergencias significativas en las percepciones entre el líder del área de diseño y el director administrativo en las otras tres categorías, destacándose en los resultados individuales</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:t>relacionada</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Condiciones</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Incorporación</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Diseño</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:t>, que mostró la mayor</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:t>diferencia, de un 27%.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:t>No obstante, el</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:t>resultado grupal</w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en esta categoría </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4A0F">
+        <w:t>fue el más alto en el consolidado de ambos autodiagnósticos.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="78DF4F71" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="3D7DE70B" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="138"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29F7A2EE" w14:textId="780946C5" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="65B2C44F" w14:textId="67A4EF51" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="247"/>
-        <w:ind w:right="137"/>
+        <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="138"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t>Además,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...42 lines deleted...]
-        <w:t>Condiciones</w:t>
+        <w:t>Concepto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>para</w:t>
-[...25 lines deleted...]
-        <w:t>Incorporación</w:t>
+        <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>del</w:t>
-[...114 lines deleted...]
-        </w:rPr>
         <w:t>Diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>recibió</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>una</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
@@ -17373,63 +17386,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>menor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>por</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>parte de ambas áreas de la empresa, y en los resultados grupales</w:t>
-[...11 lines deleted...]
-        <w:t>En</w:t>
+        <w:t>parte de ambas áreas de la empresa, y en los resultados grupales, obtuvo el porcentaje más bajo. En</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cuanto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17583,66 +17584,60 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>el gerente</w:t>
-[...2 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>el gerente;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA034C">
-[...3 lines deleted...]
-        <w:t>olo</w:t>
+      <w:r>
+        <w:t>solo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -17716,4765 +17711,4388 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>encontró</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>una</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cercanía porcentual de 3,3% (Cuadro 5).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040800B3" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="2444144D" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="420F7F16" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="62CB893D" w14:textId="18715ECB" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="196"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tabla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>5:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resultado</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del aplicativo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Web</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>CDE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...45 lines deleted...]
-        <w:t>Categorías</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>para cada una de las categorías</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="83" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="703"/>
         <w:gridCol w:w="2877"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1418"/>
         <w:gridCol w:w="1413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A141B9" w14:paraId="09375592" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w14:paraId="18F890BA" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="678B4156" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="253F360D" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="150"/>
               <w:ind w:left="69"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="645671FB" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="355CDD00" w14:textId="5095FE07" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="5"/>
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:ind w:left="69"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Color</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46971BCC" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="635FA00B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2E122FEF" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="23" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="-29"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="420E072E" wp14:editId="2F365730">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E60FE7C" wp14:editId="4A0FC36C">
                   <wp:extent cx="429423" cy="14859"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="17" name="Image 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="17" name="Image 17"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId26" cstate="print"/>
+                          <a:blip r:embed="rId24" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="429423" cy="14859"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="668BBB7B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0AC5C0F7" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="150"/>
               <w:ind w:left="948"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Categoría</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19A456B2" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F886EBD" w14:textId="50CC1BB7" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="252" w:right="72" w:hanging="173"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordinador </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>de diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="509EAB8D" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="100D2C8B" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="150"/>
               <w:ind w:left="12" w:right="4"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Gerente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72282599" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="647288D7" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:ind w:left="388" w:hanging="161"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="009C4A0F">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Resultado grupal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="56B346E0" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w14:paraId="5A89BFD5" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0CA3AA"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ADA869A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="12D4E346" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6A7D24" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0C1FB4A6" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>Ambiente</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>para</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C4F9496" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3761EAF8" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>86,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54041568" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="427FFB71" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="1"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>89,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB62B98" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42DE059A" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:left="14" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>88,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="647B87A3" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w14:paraId="00192731" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36B2E55A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="719134E1" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="23" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="-44"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52BBA05B" wp14:editId="0303ADB0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59C8E10C" wp14:editId="0A6E68E6">
                   <wp:extent cx="437689" cy="15144"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="18" name="Image 18"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="18" name="Image 18"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId27" cstate="print"/>
+                          <a:blip r:embed="rId25" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="437689" cy="15144"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08158FB5" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6AA68828" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>Comprensión</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>estratégica</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E36B658" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11C26071" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="251" w:lineRule="exact"/>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53FE3286" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="68FA96D4" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="132"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>95,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E50F60" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="707943AA" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="132"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>87,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="438BC7C4" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7725CC3D" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="132"/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>91,3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="4C1334F0" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w14:paraId="5451F53D" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="720F6575" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="60012CFC" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="24" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="-58"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F2AD842" wp14:editId="69B732F8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48BAE35F" wp14:editId="44B1869B">
                   <wp:extent cx="440434" cy="15239"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="19" name="Image 19"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="19" name="Image 19"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId28" cstate="print"/>
+                          <a:blip r:embed="rId26" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="440434" cy="15239"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53B43343" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2827A381" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>El</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>entorno</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> mercado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="431F719F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="13B858D1" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>85,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2856CA43" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2234124F" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="1"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>66,0%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="249A3C97" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="42AF2602" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="249" w:lineRule="exact"/>
               <w:ind w:left="14" w:right="2"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>75,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="59658B53" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w14:paraId="363A3912" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="545"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17E2AAFD" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="673A0F2E" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="24" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="-58"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="342B4084" wp14:editId="7A56DB6C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6985D301" wp14:editId="4DFCC061">
                   <wp:extent cx="440442" cy="15239"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="20" name="Image 20"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="20" name="Image 20"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId29" cstate="print"/>
+                          <a:blip r:embed="rId27" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="440442" cy="15239"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DC6708B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="396558BD" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>Organizando el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>diseño</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>en</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70D86D05" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="000A1C43" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="254" w:lineRule="exact"/>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>empresa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39DB41A4" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1EEAE266" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="135"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>94,3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B720EEA" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="33FC3567" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="135"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>78,3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51B2F4C8" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6D99896E" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="135"/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>86,3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="1859DF73" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w14:paraId="738CF70C" w14:textId="77777777" w:rsidTr="009C4A0F">
         <w:trPr>
           <w:trHeight w:val="562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="703" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F63B"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="279ED3DC" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="72AC47F8" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="23" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="-44"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="712CA568" wp14:editId="58D28BA1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="746D1C1B" wp14:editId="18DC33F8">
                   <wp:extent cx="437689" cy="15144"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="21" name="Image 21"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="21" name="Image 21"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId30" cstate="print"/>
+                          <a:blip r:embed="rId28" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="437689" cy="15144"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13325732" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5651EC87" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="272" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>De</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>idea</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>al</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="009C4A0F">
               <w:t>producto</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D47DC74" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1FEBE591" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="271" w:lineRule="exact"/>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>servicio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18E105F7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="37D29C15" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="135"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>85,9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BAE9493" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="25BA9225" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="135"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>79,6%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43867596" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00AA034C" w:rsidRDefault="00000000">
+          <w:p w14:paraId="018557FB" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="135"/>
               <w:ind w:left="14"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AA034C">
+            <w:r w:rsidRPr="009C4A0F">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>82,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4ADDFE17" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4F9CCF83" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="2" w:right="8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>laboración</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>propia.</w:t>
+        </w:rPr>
+        <w:t>propi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4169A4DA" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="53933766" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="2" w:right="8"/>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5F28CF" w14:textId="48432946" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="2" w:right="8"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>La mayor diferencia entre los resultados individuales se observó en la categoría</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Entorno</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mercado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>margen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>19%.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AAFD453" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="48"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="138"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3466FA3F" w14:textId="77777777" w:rsidR="00E81E76" w:rsidRDefault="00000000">
+    <w:p w14:paraId="68F32E2B" w14:textId="6EBB6AC6" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="138" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="138"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>Curiosamente,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>esta categoría también presentó el porcentaje más bajo en el resultado grupal, alcanzando</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>solo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>75,5%.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>Por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>otro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>lado,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>categoría</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>El</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Comprensión</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-11"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Entorno</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Estratégica del Diseño</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:b/>
-          <w:spacing w:val="-13"/>
-[...87 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C4A0F">
+        <w:t>mostró el porcentaje más alto en todo el autodiagnóstico, con una diferencia de 7,5% en los valores individuales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE619A3" w14:textId="407A71A7" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2FF3692C" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="138" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="138"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...117 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="72723EE7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5A6D6511" w14:textId="6A0C2384" w:rsidR="009C4A0F" w:rsidRPr="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="137" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="137"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:t xml:space="preserve">El Cuadro 6 resume los datos grupales de la aplicación de ambas herramientas. A pesar de que hubo un intervalo de ocho años entre su uso, se mantuvo una similitud en los cargos de las personas que respondieron los </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009C4A0F">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>autodiagnósticos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E42911" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
-[...10 lines deleted...]
-    <w:p w14:paraId="0308427A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="31CB2554" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="242"/>
         <w:ind w:left="2" w:right="8"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Cuadro</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>6:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Grupales</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>aplicación</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>dos</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>herramientas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="83" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="847"/>
         <w:gridCol w:w="2472"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="969"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A141B9" w14:paraId="73001077" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="00242018" w14:paraId="5577EFA6" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="243"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EEAF8DE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="5963CD6C" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="475A3F7B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="64CC9421" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="163"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Color</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C423290" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="175BA569" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="51"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="429AB932" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31E56471" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="23" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="-29"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20437B47" wp14:editId="57DD19D3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32045C76" wp14:editId="6C5BD708">
                   <wp:extent cx="518581" cy="14858"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="22" name="Image 22"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="22" name="Image 22"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId31" cstate="print"/>
+                          <a:blip r:embed="rId29" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="518581" cy="14858"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="44BF88CF" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="484B1ED6" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02F03848" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="04EAE524" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="537"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>Categoría</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54ABD5C8" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="4265510C" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="11"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F353944" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43E31153" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="580"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>Categoría</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CDE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1962" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="17E2CDDB" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="791C806E" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="224" w:lineRule="exact"/>
               <w:ind w:left="218"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
               </w:rPr>
               <w:t>Resultado</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>grupal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="51D7CD1F" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="00242018" w14:paraId="374E0EF6" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64849120" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="75319E86" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4CC0680B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="0B9B781D" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C644BA9" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="665BA6B5" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB747D1" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6517541B" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="atLeast"/>
               <w:ind w:left="276" w:right="262" w:hanging="3"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BCD 2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="584B0A52" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4B026E4B" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="atLeast"/>
               <w:ind w:left="262" w:right="249"/>
               <w:rPr>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...1 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:iCs/>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CDE 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="07383491" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="00242018" w14:paraId="5688F341" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0CA3AA"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE4F63A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="48A0B36E" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="10C6F25A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5810686A" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="242" w:lineRule="auto"/>
               <w:ind w:left="55" w:hanging="3"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>Condiciones para la incorporación</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>del</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-14"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4C3406" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0882821A" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="211" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>Ambiente</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>para</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="75748F09" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11C5DFE3" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="116"/>
               <w:ind w:left="208"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>83,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13A049B4" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6F2AC308" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="211" w:lineRule="exact"/>
               <w:ind w:left="7" w:right="1"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>88,2%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="542417D9" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="00242018" w14:paraId="4FCC0056" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="258"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
           </w:tcPr>
-          <w:p w14:paraId="12455EAB" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="5EE8ED70" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="37"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A4D7E3F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="28E9BFF3" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="23" w:lineRule="exact"/>
               <w:ind w:left="4" w:right="-44"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="583494FC" wp14:editId="74445F83">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A5548A4" wp14:editId="54D0836F">
                   <wp:extent cx="528549" cy="15144"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="23" name="Image 23"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="23" name="Image 23"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId30" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="528549" cy="15144"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A759416" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BBEDC6A" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="57" w:right="132" w:hanging="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242018">
+              <w:t>Comprensión</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:t>estratégica de diseño</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="641AD933" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="969" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="750B5BC1" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="145"/>
+              <w:ind w:left="197"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>91,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="00242018" w14:paraId="17403352" w14:textId="77777777" w:rsidTr="005F50FE">
+        <w:trPr>
+          <w:trHeight w:val="233"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="0A5293"/>
+          </w:tcPr>
+          <w:p w14:paraId="6035BB95" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="086A22E4" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="116"/>
+              <w:ind w:left="55" w:hanging="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242018">
+              <w:t>Niveles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:t>de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:t>integración</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:t xml:space="preserve">del </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>diseño</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6AC93D8C" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="454B10F4" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="241"/>
+              <w:ind w:left="208"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>66,0%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="969" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BD64C76" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="00242018" w14:paraId="7F29F6AD" w14:textId="77777777" w:rsidTr="005F50FE">
+        <w:trPr>
+          <w:trHeight w:val="512"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF9900"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FD8C5C" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DFE6868" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="61"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03F84676" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="24" w:lineRule="exact"/>
+              <w:ind w:left="4" w:right="-58"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E4F1A94" wp14:editId="1BBB9721">
+                  <wp:extent cx="531873" cy="15240"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="24" name="Image 24"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="24" name="Image 24"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId31" cstate="print"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="531873" cy="15240"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66B3C6D3" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2551" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19DF8211" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:left="57" w:right="239" w:hanging="3"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242018">
+              <w:t>Organizando</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:t>el</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:t>diseño</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:t>en la empresa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E8D91DB" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08214392" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="126"/>
+              <w:ind w:left="7" w:right="1"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>86,3%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="00242018" w14:paraId="791663E3" w14:textId="77777777" w:rsidTr="005F50FE">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="847" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E9455C" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B168D4D" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="30" w:after="1"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B378343" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="23" w:lineRule="exact"/>
+              <w:ind w:left="4" w:right="-44"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="06A18E08" wp14:editId="7ED26F7E">
+                  <wp:extent cx="528549" cy="15144"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="25" name="Image 25"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="25" name="Image 25"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId32" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="528549" cy="15144"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="59F0EC3C" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
-[...13 lines deleted...]
-          <w:p w14:paraId="0AA3A03A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2BB37556" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="18"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:line="219" w:lineRule="exact"/>
+              <w:ind w:left="52"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00242018">
+              <w:t>Diseño</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...4 lines deleted...]
-              <w:t>estratégica de diseño</w:t>
+            <w:r w:rsidRPr="00242018">
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:t>lanzamiento</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>de</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...22 lines deleted...]
-          <w:p w14:paraId="28154C7D" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1EA92F79" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="145"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="1" w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="55"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
+              <w:t>nuevos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-[...267 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> productos</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A6522EB" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B8EF685" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="254" w:lineRule="exact"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="93"/>
+              <w:ind w:left="55"/>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...10 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00242018">
+              <w:t>El</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
+              <w:t>entorno</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242018">
               <w:t>el</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...27 lines deleted...]
-              <w:t>en la empresa</w:t>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mercado</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:vMerge/>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74F9655D" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="169423B0" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="93"/>
+              <w:ind w:left="5" w:right="2"/>
+              <w:jc w:val="center"/>
             </w:pPr>
+            <w:r w:rsidRPr="00242018">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>60,5%</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EB29261" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
-[...307 lines deleted...]
-          <w:p w14:paraId="44AC3B4A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4C29C278" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="93"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>75,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A141B9" w14:paraId="748D8597" w14:textId="77777777">
+      <w:tr w:rsidR="009C4A0F" w:rsidRPr="00242018" w14:paraId="04868BCD" w14:textId="77777777" w:rsidTr="005F50FE">
         <w:trPr>
           <w:trHeight w:val="491"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="847" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F63B"/>
           </w:tcPr>
-          <w:p w14:paraId="15951841" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00A141B9">
+          <w:p w14:paraId="6B02E3B0" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="005F50FE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13D03A7A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="68E5CA40" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="94"/>
               <w:ind w:left="51"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>Concepto</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>de</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>diseño</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36600B06" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="528CE811" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="222" w:lineRule="exact"/>
               <w:ind w:left="55"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>De</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>la</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>idea</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-4"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t>al</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00242018">
               <w:t xml:space="preserve">producto </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-10"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D93C192" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="02AFC6D2" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="250" w:lineRule="exact"/>
               <w:ind w:left="57"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>servicio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4875B017" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C6B1652" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="94"/>
               <w:ind w:left="5"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>35,5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="969" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65F14915" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E81E76" w:rsidRDefault="00000000">
+          <w:p w14:paraId="23440BD4" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="94"/>
               <w:ind w:left="7" w:right="3"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E81E76">
+            <w:r w:rsidRPr="00242018">
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>82,8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="744ADF53" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38ADEB66" w14:textId="3F4F361B" w:rsidR="009C4A0F" w:rsidRPr="00242018" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:ind w:left="3" w:right="8"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Nota:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00242018">
         <w:rPr>
           <w:i/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:position w:val="2"/>
+        </w:rPr>
+        <w:t>laboración</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:position w:val="2"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>propia</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="77665B86" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="032C7D2D" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="47"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CD224EF" w14:textId="67B2A678" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CCAE802" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="136" w:right="137"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>No se consideró necesario separar las cifras que componen las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>categorías</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Condiciones para la Incorporación del Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Niveles de Integración del Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E81E76">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Autodiagnósis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del BCD para equipararlas con las categorías</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ambiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Comprensión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Estratégica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="80"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>del Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Organizando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Empresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>CDE,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ya</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>conocen los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>pesos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>relativos asignados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>primeras. Por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>lo tanto,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>tampoco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">totalizaron los </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>resultados de todas las cinco categorías.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FF8698" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="137" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="6F338B90" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>No obstante,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>posible observar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mejora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>porcentual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>promediar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las dos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>categorías</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>BCD,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fueron</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>83,5%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>66,0%,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>obteniendo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>promedio del 74,75%. Este promedio se puede contrastar con el promedio de las tres categorías del CDE (88,2%, 91,3% y 86,3%), que arroja un promedio de 88,6%.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E759088" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="137"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="277E074E" w14:textId="5CDB91CF" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="137"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Asimismo, se destaca una diferencia porcentual significativa de 47,3% entre la categoría</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-1"/>
-          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:t>Condiciones para la Incorporación del Diseño</w:t>
+        </w:rPr>
+        <w:t>Concepto de Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del BCD y su correspondiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>De la Idea al Producto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...480 lines deleted...]
-        <w:t>totalizaron los resultados de todas las cinco categorías.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del CDE. A pesar de ello, las cifras porcentuales de las cinco categorías mostraron un aumento en el transcurso de los ocho años.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DFA50A" w14:textId="2B0CAA49" w:rsidR="00A141B9" w:rsidRDefault="00E81E76">
+    <w:p w14:paraId="5E79B450" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="139"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...181 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="62CB3DA8" w14:textId="4CED90DA" w:rsidR="00A141B9" w:rsidRDefault="00E81E76">
+    <w:p w14:paraId="28EAF5B5" w14:textId="2F36A58C" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="137" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="139"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Asimismo, se destaca una diferencia porcentual significativa de 47,3% entre la categoría</w:t>
-[...43 lines deleted...]
-        <w:t>del CDE. A pesar de ello, las cifras porcentuales de las cinco categorías mostraron un aumento en el transcurso de los ocho años.</w:t>
+        <w:t>En la Figura 1 se observa una curva decreciente, que evidencia mayores dificultades en la definición del concepto de diseño.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A094BBF" w14:textId="0C681C88" w:rsidR="00A141B9" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-    <w:p w14:paraId="41AB9F93" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="58E0E756" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="00A141B9">
+        <w:sectPr w:rsidR="009C4A0F" w:rsidSect="009C4A0F">
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9980" w:h="14180"/>
           <w:pgMar w:top="960" w:right="708" w:bottom="1420" w:left="1275" w:header="0" w:footer="1240" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7015A54A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="4717AC21" w14:textId="77777777" w:rsidR="009C4A0F" w:rsidRDefault="009C4A0F" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0972EE63" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="72333850" w14:textId="6C85FCE3" w:rsidR="009C4A0F" w:rsidRDefault="00242018" w:rsidP="009C4A0F">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="3" w:after="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C11E2F5" wp14:editId="053CC885">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67088028" wp14:editId="334435F4">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>10278</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="4189095" cy="1574800"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="6350"/>
+            <wp:wrapTight wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21426"/>
+                <wp:lineTo x="21512" y="21426"/>
+                <wp:lineTo x="21512" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapTight>
             <wp:docPr id="26" name="Image 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="26" name="Image 26"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35" cstate="print"/>
+                    <a:blip r:embed="rId33" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId34">
+                              <a14:imgEffect>
+                                <a14:sharpenSoften amount="25000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4190999" cy="1466088"/>
+                      <a:ext cx="4199872" cy="1579109"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643043A6" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="54765635" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00242018" w:rsidSect="00242018">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9980" w:h="14180"/>
+          <w:pgMar w:top="1240" w:right="708" w:bottom="1420" w:left="1275" w:header="0" w:footer="1240" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AD60785" w14:textId="5ABF0093" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="755"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FEB521B" w14:textId="77777777" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="131" w:line="275" w:lineRule="exact"/>
         <w:ind w:left="4" w:right="8"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>1:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Herramienta</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autodiagnóstico </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BCD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA01E7C" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="61B9B903" w14:textId="1C8A7C74" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
         <w:ind w:left="2" w:right="8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Nota:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>laboración</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>propia.</w:t>
+        </w:rPr>
+        <w:t>propia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBE3318" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2CFB94D0" w14:textId="77777777" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:ind w:left="3" w:right="8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>BCD</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABAF477" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="4A88B88B" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61413D6A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="32E1A859" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="99"/>
-[...10 lines deleted...]
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>En la Figura 2 se observa un aumento significativo en la categoría</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>De la Idea al Producto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -22583,466 +22201,556 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Este incremento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">refleja </w:t>
       </w:r>
       <w:r>
-        <w:t>una mayor eficacia en la gestión del proceso de diseño en la empresa</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> sugiere una mejor integración del diseño en la estrategia empresarial a lo largo del tiempo.</w:t>
+        <w:t xml:space="preserve">una mayor eficacia en la gestión del proceso de diseño en la empresa y sugiere una </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>mejor integración del diseño en la estrategia empresarial a lo largo del tiempo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4363859B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="160424FE" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="697"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E53F02" wp14:editId="00AED50C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69FC1D00" wp14:editId="1949A45A">
             <wp:extent cx="4158430" cy="1706880"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="27" name="Image 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="27" name="Image 27"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36" cstate="print"/>
+                    <a:blip r:embed="rId35" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
+                          <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a14:imgLayer r:embed="rId36">
+                              <a14:imgEffect>
+                                <a14:sharpenSoften amount="25000"/>
+                              </a14:imgEffect>
+                            </a14:imgLayer>
+                          </a14:imgProps>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4158430" cy="1706880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C09605A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="380BE2C4" w14:textId="3FA644D7" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="108" w:line="275" w:lineRule="exact"/>
         <w:ind w:left="5" w:right="8"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Figur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Resultados</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Herramienta</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autodiagnóstico </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CDE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC23CC0" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3B073F69" w14:textId="74EB4B98" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:spacing w:line="229" w:lineRule="exact"/>
         <w:ind w:left="2" w:right="8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Nota:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>laboración</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:t>propia.</w:t>
+        </w:rPr>
+        <w:t>propia</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA18CB5" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2018808E" w14:textId="77777777" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:ind w:left="3" w:right="8"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
-          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
         </w:rPr>
         <w:t>CDE</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9FD871" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="3435FA7D" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="52"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B3F34FA" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="15D76C46" w14:textId="6D369300" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HALLAZGOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CUALITATIVOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>POR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Categoría</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CATEGORÍA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E03110" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="126D9BD1" w14:textId="77777777" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-[...24 lines deleted...]
-        </w:sectPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38A1CFD0" w14:textId="1C295F5A" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="14F7C21D" w14:textId="66641FB2" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Categoría Condiciones para la Incorporación del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diseño (BCD) vs. Categoría Ambiente para el Diseño (CDE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCC3A6A" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="242"/>
-        <w:ind w:right="137" w:firstLine="720"/>
+        <w:spacing w:before="242" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="137"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Al analizar el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>comportamiento de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la empresa,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">se observó que ya contaba con una estructura flexible y </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> sobre la importancia</w:t>
+        <w:t>se observó que ya contaba con una estructura flexible y con una comprensión, por parte de la dirección, sobre la importancia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D41B1">
-[...3 lines deleted...]
-        <w:t>iseño</w:t>
+      <w:r>
+        <w:t>Diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>hace</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ocho</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>años</w:t>
-[...2 lines deleted...]
-        <w:t>. Esta condición</w:t>
+        <w:t>años. Esta condición</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -23052,575 +22760,708 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fortalecido</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">con el tiempo, mejorando las </w:t>
-[...20 lines deleted...]
-        <w:t>a disciplina en la organización.</w:t>
+        <w:t>con el tiempo, mejorando las posibilidades de incorporación de la disciplina en la organización.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AE412B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="18E9BC38" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6206E9F5" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59E65D4D" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-        <w:ind w:right="138"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Categoría Condiciones para la Incorporación del Diseño y Niveles de Integración del Diseño (BCD) vs. Categoría Comprensión Estratégica del Diseño (CDE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4A45F4" w14:textId="04C8F3EC" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="22B06959" w14:textId="77777777" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75962C36" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="137" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="137"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Los resultados indican</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que la empresa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ha tenido claro el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>valor del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>D</w:t>
+        <w:t xml:space="preserve"> D</w:t>
       </w:r>
       <w:r>
         <w:t>iseño y le ha asignado un lugar destacado en su estrategia corporativa, lo que ha facilitado la construcción de un ADN diferenciador para sus productos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426A7556" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="1D2AFA45" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="092439F7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="14CFFD37" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-        <w:ind w:right="135"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Categoría</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Niveles</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Integración</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>del</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Diseño</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(BCD)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-13"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>vs.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Categoría</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-11"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Organizando el Diseño en la Empresa (CDE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD0646A" w14:textId="613CD102" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="59C6A365" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="137" w:firstLine="720"/>
+        <w:ind w:left="0" w:right="137"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> entre la cultura empresarial y la cultura</w:t>
+    </w:p>
+    <w:p w14:paraId="0A31D9C9" w14:textId="6C0D6AC9" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="137"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En 2013 se identificó una desconexión entre la cultura empresarial y la cultura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>proyectual,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A44402">
+        <w:t xml:space="preserve"> lo que </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afectaba</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
-        <w:t xml:space="preserve">lo que </w:t>
-[...5 lines deleted...]
-        <w:t>ba</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:t>integración</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efectiva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>integración</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve"> la construcción de una</w:t>
+        <w:t>No obstante, en 2021 se evidenció un avance en la planificación y la comunicación de la actividad proyectual desde la perspectiva estratégica empresarial, lo que ha contribuido a la construcción de una</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cultura de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A44402">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> se</w:t>
+      <w:r>
+        <w:t>Diseño más consolidada. Este progreso se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A44402">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> en</w:t>
+      <w:r>
+        <w:t>sustenta en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>un manejo más adecuado de</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> el diseño y desarrollo de productos.</w:t>
+        <w:t>un manejo más adecuado de los recursos humanos, la infraestructura y el presupuesto, que se articulan de manera más efectiva con el diseño y desarrollo de productos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA90C60" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="357CAD57" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="464C9EDC" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B12BABA" w14:textId="77777777" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-        <w:ind w:right="136"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Categoría</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Diseño</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Lanzamiento</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-8"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Nuevos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Productos</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(BCD)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>vs.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Categoría</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-6"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>El Entorno y el Mercado (CDE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04772B8D" w14:textId="60A22A6A" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6892160F" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pesar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -23768,127 +23609,115 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>al</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>82,8%,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C41E8C">
+      <w:r>
         <w:t>aún</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>falta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>aprovechar</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> de manera sistemática</w:t>
+        <w:t>aprovechar de manera sistemática</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">esta información para convertirla en oportunidades y </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> en la oferta</w:t>
+        <w:t>esta información para convertirla en oportunidades y en atributos de diferenciación en la oferta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>productos.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>La</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>empresa</w:t>
-[...2 lines deleted...]
-        <w:t>, no obstante,</w:t>
+        <w:t>empresa, no obstante,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>mostró</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>una</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -23897,617 +23726,633 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>comprensión</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>del</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C41E8C">
-[...3 lines deleted...]
-        <w:t>iseño</w:t>
+      <w:r>
+        <w:t>Diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">sus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>metodologías</w:t>
-[...5 lines deleted...]
-        <w:t>, lo que abre posibilidades para fortalecer este vínculo entre análisis del entorno y desarrollo de nuevos productos.</w:t>
+        <w:t>metodologías, lo que abre posibilidades para fortalecer este vínculo entre análisis del entorno y desarrollo de nuevos productos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACE7A97" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="476528E5" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E41DFCE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0EDEC52B" w14:textId="77777777" w:rsidR="00242018" w:rsidRPr="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-[...1 lines deleted...]
-        <w:ind w:right="138"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Categoría Concepto de Diseño (BCD) vs. Categoría De la Idea al Producto </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00242018">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(CDE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D773184" w14:textId="1A996E2A" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="001956A2">
+    <w:p w14:paraId="6E44BF49" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="135" w:firstLine="720"/>
+        <w:ind w:left="0" w:right="135"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...400 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="60B381AC" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="133EAC49" w14:textId="230ABEC1" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="5"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="135"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se encontró una diferencia porcentual significativa de 47,4% entre el 35,5% del BCD y el 82,9% alcanzado con el CDE. Los resultados de 2021 indicaron que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arquimuebles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>había realizado cambios en sus procesos de diseño y contaba con información más relevante para construir conceptos proyectuales más sólidos; sin embargo, el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>análisis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entorno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>global</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aún no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>permitía</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyectarse con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una oferta claramente más innovadora. En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuanto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comunicación,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>BCD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>centra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cómo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hace visible los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diferenciales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>producto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mercado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mientras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CDE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aborda</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tanto </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">la comunicación interna como externa de la empresa, lo que dificulta establecer un paralelo directo entre los dos resultados </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>respecto a esta variable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F943417" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="009C4A0F">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="239F3CA2" w14:textId="56E1E612" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>DISCUSIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EE5EA72" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="271"/>
+        <w:ind w:right="138"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">La discusión se centra en dos aspectos clave: las variables involucradas en el uso de herramientas de autodiagnóstico y el análisis de los resultados obtenidos en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arquimuebles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3DA06C" w14:textId="77777777" w:rsidR="002070C7" w:rsidRDefault="002070C7" w:rsidP="002070C7">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="618292E7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="08E8A821" w14:textId="352E3E45" w:rsidR="00242018" w:rsidRPr="002070C7" w:rsidRDefault="002070C7" w:rsidP="002070C7">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>VARIABLES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EL USO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-        <w:t>Discusión</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HERRAMIENTAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694A8593" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
-[...75 lines deleted...]
-    <w:p w14:paraId="4D1B4EBB" w14:textId="456444C6" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6086BCF9" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="002070C7">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="271" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="140" w:firstLine="720"/>
+        <w:ind w:left="0" w:right="140"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>En el contexto empresarial, las variables que influyen en el comportamiento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>una</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -24518,436 +24363,477 @@
       <w:r>
         <w:t>empresa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>incluyen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tanto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>aquella</w:t>
+        <w:t xml:space="preserve"> aquella</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">asociadas a </w:t>
+        <w:t xml:space="preserve"> asociadas a </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>aplicación de las herramientas</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> entorno.</w:t>
+        <w:t>aplicación de las herramientas de autodiagnóstico como las derivadas de su entorno.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA833E7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="2C0C8522" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="20"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EDBE1D5" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="775C39AC" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="002070C7">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-        <w:ind w:left="133" w:firstLine="0"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Variables</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-5"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>aplicación de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>las</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>herramientas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>autodiagnóstico</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04739C12" w14:textId="219800E1" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="62E69B3F" w14:textId="77777777" w:rsidR="002070C7" w:rsidRPr="002070C7" w:rsidRDefault="002070C7" w:rsidP="002070C7">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="281D70E6" w14:textId="4D2A92E0" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="002070C7">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="22"/>
-        <w:ind w:right="137" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="137"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Estudios de Montaña, J., &amp; Moll, I. (2008), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Viladàs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, X. (2008), y De Pietro, S., &amp; Hamra, P. (2021) destacan la importancia de la intervención desde las altas instancias en la toma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de decisiones, ya que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>son responsables de guiar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">la visión y </w:t>
-[...5 lines deleted...]
-        <w:t>acciones estratégicas de la empresa. Además, se requiere el apoyo gerencial para aplicar estas herramientas, como sugiere Cardona (2013), quien enfatiza que la información debe provenir de los directivos para facilitar la adopción de nuevas directrices por parte de los empleados.</w:t>
+        <w:t>la visión y las acciones estratégicas de la empresa. Además, se requiere el apoyo gerencial para aplicar estas herramientas, como sugiere Cardona (2013), quien enfatiza que la información debe provenir de los directivos para facilitar la adopción de nuevas directrices por parte de los empleados.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62372365" w14:textId="62E8AF5E" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="07DF95D7" w14:textId="77777777" w:rsidR="002070C7" w:rsidRDefault="002070C7" w:rsidP="002070C7">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...127 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7855D71E" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="0C80F350" w14:textId="4A17A346" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="002070C7">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="136"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para obtener una comprensión más profunda de la situación real de la empresa, es crucial definir claramente la relevancia de los cargos de quienes aplican</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>instrumento.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>herramienta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CDE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ofrece</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>visión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compartida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">desde diferentes perspectivas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737FFE">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:t>incluyendo gerencia, Diseño y mercadeo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737FFE">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, lo que es beneficioso según Cooper y Press (1995), ya que favorece la conciencia sobre los problemas organizacionales y proporciona mayor equidad en las valoraciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A02E9AD" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="002070C7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="102A9CA7" w14:textId="145998E3" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6CCB72BA" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="002070C7">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>diagnósticos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gestión</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00737FFE">
-[...3 lines deleted...]
-        <w:t>iseño</w:t>
+      <w:r>
+        <w:t>Diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suelen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ser</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -25056,50 +24942,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(INTI) de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Buenos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Aires,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Barcelona</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -25223,2290 +25110,2342 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>cada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>categoría,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>lo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>resulta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">útil para aclarar cómo practicar y gestionar el diseño en las empresas (Murphy &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Raulik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Murphy, 2015).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E11EBF" w14:textId="77777777" w:rsidR="00737FFE" w:rsidRDefault="00737FFE">
+    <w:p w14:paraId="53FD4474" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="002070C7">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="136" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="093D9EE5" w14:textId="73CDA749" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3637EBC9" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="002070C7">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Para mejorar la situación detectada, es necesaria la visión de expertos externos que ayuden a construir un plan de acción y dirijan el proceso posterior de intervención. La afirmación de Kelvin (1883) sigue siendo relevante: lo que no se define no se puede medir, y lo que no se mide no se puede mejorar</w:t>
-[...2 lines deleted...]
-        <w:t>; esta idea,</w:t>
+        <w:t>Para mejorar la situación detectada, es necesaria la visión de expertos externos que ayuden a construir un plan de acción y dirijan el proceso posterior de intervención. La afirmación de Kelvin (1883) sigue siendo relevante: lo que no se define no se puede medir, y lo que no se mide no se puede mejorar; esta idea,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="00F21FFD">
+        <w:t xml:space="preserve"> formulada por el autor británico en e</w:t>
+      </w:r>
+      <w:r>
+        <w:t>l siglo XIX, se mantiene vigente y ha sido aplicada en el contexto de la gestión por Drucker</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(1974, p. 94, párr. 4). En las organizaciones, se diagnostican con frecuencia las condiciones financieras y productivas, pero el impacto del diseño en sus acciones y decisiones no siempre se comprende. “El objetivo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>principal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diagnóstico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>determinar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>situación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>general de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>luego</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>focalizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oportunidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mejora”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(Carola</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al., 2020, p.24).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">La objetividad de los encuestados es crucial, y las empresas deben comprender el valor del autodiagnóstico sin sentirse evaluadas. En el caso de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Arquimuebles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> se mantiene vigente y ha sido aplicada en el contexto de la gestión por Drucker</w:t>
-[...72 lines deleted...]
-          <w:spacing w:val="-1"/>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disposición</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gerencial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>facilitó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aplicación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
-[...61 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>focalizar</w:t>
-[...8 lines deleted...]
-        <w:t>en</w:t>
+        <w:t>las</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>las</w:t>
-[...150 lines deleted...]
-      <w:r>
         <w:t>herramientas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C057EAD" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="10A6F903" w14:textId="77777777" w:rsidR="002070C7" w:rsidRDefault="002070C7" w:rsidP="002070C7">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:left="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="190"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19D97144" w14:textId="722FA86A" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="710A5B8C" w14:textId="77777777" w:rsidR="002070C7" w:rsidRDefault="00242018" w:rsidP="002070C7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="190"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para que un estudio se establezca dentro de parámetros científicos, es crucial considerar dos aspectos que afectan la calidad de una medición: la validez y la confianza. La validez se refiere a la medida en que un concepto abstracto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>medido</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>indicadores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seleccionados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ese</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fin,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mientras que la confianza garantiza que la medición realizada mediante un instrumento se mantenga consistente a lo largo del tiempo (Ramos et al., 2020).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48DAE8F2" w14:textId="77777777" w:rsidR="002070C7" w:rsidRDefault="002070C7" w:rsidP="002070C7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="190"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77EB3556" w14:textId="77777777" w:rsidR="002070C7" w:rsidRDefault="00242018" w:rsidP="002070C7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="190"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Las herramientas utilizadas, tanto la del BCD como el aplicativo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737FFE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>web</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CDE, fueron validadas mediante procesos diferentes. La herramienta del BCD se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>validó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>talleres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresarios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diversos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sectores,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mientras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CDE se validó su contenido y usabilidad en un laboratorio externo con una muestra representativa del mercado objetivo. Posteriormente, este último se aplicó en talleres con empresas de distintos tamaños y sectores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D40C9D5" w14:textId="77777777" w:rsidR="002070C7" w:rsidRDefault="002070C7" w:rsidP="002070C7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="190"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="773E1AF3" w14:textId="31D5F380" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="002070C7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="190"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ambas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>herramientas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>son</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>digitales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fueron</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>desarrolladas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>académicos e investigadores. En su diseño, se definieron categorías de análisis y se construyeron matrices para interpretar las posibles respuestas de las empresas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA0164E" w14:textId="77777777" w:rsidR="002070C7" w:rsidRDefault="002070C7" w:rsidP="002070C7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="249CD1B1" w14:textId="0877FFE1" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="002070C7">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aplicarlas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ofrecen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parametrización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resultados,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reducen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">tiempo de aplicación y generan automáticamente un documento con el diagnóstico y recomendaciones. Esto las distingue de otros instrumentos análogos, como el Atlas de diseño o el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737FFE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Audit</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FFE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FFE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Council</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, que requieren análisis e interpretación por parte de expertos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F903643" w14:textId="77777777" w:rsidR="00242018" w:rsidRDefault="00242018" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="190" w:firstLine="720"/>
       </w:pPr>
-      <w:r>
-[...97 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="45DAFCF1" w14:textId="3136B041" w:rsidR="00A141B9" w:rsidRDefault="00000000">
-[...346 lines deleted...]
-    <w:p w14:paraId="3697117C" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="2F253F0E" w14:textId="77777777" w:rsidR="002070C7" w:rsidRDefault="002070C7" w:rsidP="00242018">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="00A141B9">
+        <w:sectPr w:rsidR="002070C7" w:rsidSect="00242018">
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9980" w:h="14180"/>
           <w:pgMar w:top="960" w:right="708" w:bottom="1420" w:left="1275" w:header="0" w:footer="1240" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C868BED" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42F0C810" w14:textId="77777777" w:rsidR="00242018" w:rsidRPr="002070C7" w:rsidRDefault="00242018" w:rsidP="002070C7">
       <w:pPr>
-        <w:pStyle w:val="Ttulo2"/>
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Variables</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>entorno</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-4"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>la</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>aplicación</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>de</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-3"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">las </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002070C7">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>herramientas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59626E64" w14:textId="34EEEB0C" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00F21FFD">
+    <w:p w14:paraId="7D1226B8" w14:textId="77777777" w:rsidR="002070C7" w:rsidRDefault="002070C7" w:rsidP="002070C7">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="21" w:line="276" w:lineRule="auto"/>
-        <w:ind w:right="129" w:firstLine="720"/>
+        <w:ind w:left="0" w:right="129"/>
       </w:pPr>
-      <w:r>
-[...211 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3031E3D9" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
-[...58 lines deleted...]
-    <w:p w14:paraId="04FEB66E" w14:textId="09295C52" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7BAE6F28" w14:textId="1689F2C7" w:rsidR="00EB6011" w:rsidRDefault="00242018" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="271"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:before="21" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="129"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>La interpretación del entorno empresarial y la definición estratégica de productos fueron fundamentales para comparar las categorías de análisis de las dos</w:t>
+        <w:t>En cuanto a las variables de entorno de la empresa durante la aplicación de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>herramientas</w:t>
+        <w:t>herramientas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>observaron</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cambios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>significativos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>utilizadas,</w:t>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2021.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En 2013, la empresa experimentó un crecimiento comercial del 20% y mantuvo un liderazgo destacado en la fabricación de mobiliario a nivel latinoamericano, según los datos reportados por el análisis del BCD. Sin embargo, en 2021, las condiciones cambiaron drásticamente debido a la crisis generada por la pandemia del Covid-19. Esta situación llevó a la empresa a reducir su planta de empleados, reestructurar su administración, trasladarse a instalaciones más pequeñas y experimentar una disminución del 50%</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>facilitando</w:t>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>participación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>así</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="-6"/>
+        <w:t>mercado,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>según</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-6"/>
-[...4 lines deleted...]
-        <w:t>lectura</w:t>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>información</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>de</w:t>
-[...185 lines deleted...]
-        <w:t>así</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>proporcionada</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>como</w:t>
-[...152 lines deleted...]
-        <w:t>como la gestión del proyecto de diseño.</w:t>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el gerente en una entrevista. A pesar de estos desafíos, la empresa identificó una oportunidad para ampliar su portafolio de productos hacia otros perfiles de usuario</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB6011">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="538B2368" w14:textId="3DE72D04" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00FD7833">
+    <w:p w14:paraId="607EF3CF" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="1"/>
-        <w:ind w:right="137" w:firstLine="720"/>
+        <w:spacing w:before="21" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="129"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...425 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="6DEB54CE" w14:textId="19074EDB" w:rsidR="00EB6011" w:rsidRPr="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANÁLISIS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RESULTADOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
-        </w:rPr>
-[...36 lines deleted...]
-        <w:t>significativa.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ARQUIMUEBLES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDA2340" w14:textId="7E8B64B5" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7DEC08CB" w14:textId="46F65A15" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="137" w:firstLine="720"/>
+        <w:spacing w:before="271" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> no solo se procesa, sino que también se crea conocimiento, lo cual es la fuente de su competitividad. Por lo tanto, la empresa requiere construir habilidades propias para abordar los procesos de diseño y el desarrollo de productos diferenciados, basándose en el conocimiento de su entorno, capacidades y formas de operar. Como señalan De Mozota y Wolff (2019), el diseño refuerza la conversación entre</w:t>
+        <w:t>La interpretación del entorno empresarial y la definición estratégica de productos fueron fundamentales para comparar las categorías de análisis de las dos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>herramientas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utilizadas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>facilitando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>así</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lectura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>una empresa</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>resultados.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Se evidenció la importancia de abordar la situación del diseño desde los niveles estratégico, organizativo y proyectual, y no solo desde este último, centrado en proyectos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conllevan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>desarrollo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>productos.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>funcionamiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>interno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="004B6566">
-[...25 lines deleted...]
-        <w:t>diseño, se integra en las herramientas estratégicas de diagnóstico del entorno externo.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lectura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entorno,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>así</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>decisiones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r>
+        <w:t>toma,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>determinan su comportamiento en el mercado; por lo tanto, al aplicar una herramienta de autodiagnóstico,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>crucial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>considerar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tanto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gestión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proceso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>como la gestión del proyecto de diseño.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A871941" w14:textId="7DDAD772" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2F7A7B14" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="137"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:t>Los hallazgos de la aplicación de las dos herramientas en las diferentes categorías indicaron que, aunque la empresa ha mejorado la gestión del proceso de diseño y le ha otorgado un lugar más relevante dentro de la estrategia empresarial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7833">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7461">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD7833">
+        <w:t xml:space="preserve">así como en la </w:t>
+      </w:r>
+      <w:r>
+        <w:t>planeación y la comunicación con los diferentes actores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F7461">
+        <w:t>—</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, aún</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfrenta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dificultades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comprender</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>variables</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entorno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mercado. Esto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>limita</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>capacidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>construir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>definición</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estratégica sólida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sus productos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>refleja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>concepción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>restringe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyección innovadora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="55"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oferta.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>afirma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Bravo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(2022),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mipymes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="53"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">también </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pueden ser innovadoras, ya que la innovación no es exclusiva de las grandes empresas. Según la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>OCDE (2018), el diseño implica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un grado de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">innovación, ya sea en productos o servicios, y debe evidenciar un cambio total o mejora </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>significativa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050A97E8" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="137"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D06C89" w14:textId="352F2FBB" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="137"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Las dificultades en la gestión del proyecto de diseño se relacionan con las falencias en la gestión del proceso de diseño. Nonaka y Takeuchi (1999) consideran el conocimiento como la unidad analítica básica para explicar el comportamiento de las empresas y sostienen que, en las organizaciones, no solo se procesa, sino que también se crea conocimiento, lo cual es la fuente de su competitividad. Por lo tanto, la empresa requiere construir habilidades propias para abordar los procesos de diseño y el desarrollo de productos diferenciados, basándose en el conocimiento de su entorno, capacidades y formas de operar. Como señalan De Mozota y Wolff (2019), el diseño refuerza la conversación entre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una empresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y su entorno y, a través</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de la gestión del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diseño, se integra en las herramientas estratégicas de diagnóstico del entorno externo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="767912AC" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EE07513" w14:textId="02725023" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>Las</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>interacciones</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -27789,57 +27728,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">enfoque de los proyectos de diseño. En las categorías El Entorno y el Mercado y De la Idea al Producto o Servicio, se evidencia la necesidad de mejorar la conceptualización estratégica de nuevos productos para obtener una oferta diferenciada, apoyada en un </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F850D9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>brief</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> que sirva de guía para el equipo a cargo del diseño y </w:t>
-[...5 lines deleted...]
-        <w:t>retroalimentar el proyecto de diseño con la cercanía constante a los consumidores desde la validación del concepto de producto. Phillips (2004) sugiere</w:t>
+        <w:t xml:space="preserve"> que sirva de guía para el equipo a cargo del diseño y que permita retroalimentar el proyecto de diseño con la cercanía constante a los consumidores desde la validación del concepto de producto. Phillips (2004) sugiere</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -27944,103 +27877,97 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B6566">
-[...3 lines deleted...]
-        <w:t>iseño.</w:t>
+      <w:r>
+        <w:t>Diseño.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Esto</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>implica</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ubicar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004B6566">
-[...3 lines deleted...]
-        <w:t>iseño</w:t>
+      <w:r>
+        <w:t>Diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>no</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>solo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -28053,2394 +27980,2209 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>plano</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>estético, sino desde una mirada estratégica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BE0A5A2" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D878960" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="1"/>
-        <w:ind w:right="135" w:firstLine="720"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...352 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3FC6B76A" w14:textId="32B1D76B" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="004B6566">
+    <w:p w14:paraId="43F8214F" w14:textId="1DCE4707" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="137" w:firstLine="720"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>El estado de inserción del diseño en la empresa es fundamental. De Mozota</w:t>
-[...3 lines deleted...]
-          <w:spacing w:val="58"/>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gestor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>director</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>desempeña</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>papel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>crucial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mejorar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el flujo de información entre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la empresa y su entorno. No basta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con un profesional que ejecute las labores de diseño; también se necesita un gestor capaz de visualizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dinámicas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cambio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mercado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="58"/>
-[...87 lines deleted...]
-        </w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>articularlas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>realidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de la organización. Este director cumple tres funciones: un papel estratégico, formulando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estrategia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>de</w:t>
       </w:r>
-      <w:r w:rsidR="004B6566">
-[...128 lines deleted...]
-          <w:spacing w:val="-5"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conversando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-7"/>
-[...314 lines deleted...]
-        <w:t xml:space="preserve"> construir una diferenciación sostenible en el mercado, apoyada en un profundo conocimiento del consumidor. La herramienta del BCD no contemplaba la posibilidad de ubicar a la empresa en ninguna escala de valoración según su nivel de inserción del diseño.</w:t>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>alta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dirección</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(Chung</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp; Kim, 2011); un papel táctico, coordinando con los directores de otras funciones de la empresa; y un papel operativo, iniciando nuevos productos y servicios.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457736D3" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="5E914B34" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="137"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2122B183" w14:textId="23ADD356" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="137"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El estado de inserción del diseño en la empresa es fundamental. De Mozota</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wolff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="62"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(2019)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sugieren</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clasificar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="61"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>según</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="58"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nivel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comprensión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>importancia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que le </w:t>
+      </w:r>
+      <w:r>
+        <w:t>otorgan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los tres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>niveles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de toma de decisiones: operativo, táctico y estratégico. Con los resultados del aplicativo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6566">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>web</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CDE,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ubicó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Inserción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Diseño, en una escala de uno a cinco, donde uno es la ausencia de diseño y cinco es el diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vinculado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estrategia.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Estado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>indica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ocupa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lugar importante en la empresa, considerándose un proceso que debe acompañar el desarrollo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>productos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>servicios,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aún no constituye el resultado de </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estrategia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresarial que permita construir una diferenciación sostenible en el mercado, apoyada en un profundo conocimiento del consumidor. La herramienta del BCD no contemplaba la posibilidad de ubicar a la empresa en ninguna escala de valoración según su nivel de inserción del diseño.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B79C6D" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="5" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="097F03EA" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="42F90A0B" w14:textId="10D70EC7" w:rsidR="00EB6011" w:rsidRPr="00FA6C33" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6C33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONCLUSIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670318FE" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="5"/>
-        <w:ind w:left="0"/>
+        <w:spacing w:before="271" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En Colombia, la práctica de identificar la situación del Diseño en una empresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mediante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diagnósticos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>autodiagnósticos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aún</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>poco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>común.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Entre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las causas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>principales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>encuentra</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cultura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresarial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comprende</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">valor del </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Diseño ni la necesidad de gestionarlo adecuadamente. No solo las grandes empresas, sino también las Pymes requieren ser diagnosticadas, pero a menudo enfrentan barreras como costos, tiempo o falta de comprensión sobre su importancia.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Según</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>De</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mozota</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(2011),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>valor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estratégico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>impulsa desde la plataforma estratégica de las organizaciones, en los procesos de definición, selección e implementación de la estrategia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D42856" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C5D184" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
-[...10 lines deleted...]
-    <w:p w14:paraId="0803A6EC" w14:textId="73842D27" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7CE2AFAC" w14:textId="778B94B0" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="271"/>
-        <w:ind w:right="135" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">En Colombia, la práctica de identificar la situación del </w:t>
-[...5 lines deleted...]
-        <w:t>iseño en una empresa</w:t>
+        <w:t>Realizar un diagnóstico permite a las organizaciones tener un plan de acción claro para mejorar su condición y potenciar sus fortalezas, basándose en una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sólida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estrategia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>mediante</w:t>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Diseño</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dentro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estrategia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresarial.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aplicación de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>diagnósticos</w:t>
+        <w:t>las</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>o</w:t>
+        <w:t>dos herramientas analizadas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>autodiagnósticos</w:t>
-[...272 lines deleted...]
-        <w:t xml:space="preserve"> en los procesos de definición, selección e implementación de la estrategia.</w:t>
+        <w:t>ofreció recomendaciones puntuales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>categoría</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de análisis; sin embargo, cuando las empresas no están maduras en la incorporación del Diseño, requieren un acompañamiento posterior que vaya más allá de lo netamente académico, posiblemente a través de consultoría externa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2769C7" w14:textId="1A190BE2" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="25598AE4" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...187 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7611BA0D" w14:textId="37DB4E79" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F7A4CCD" w14:textId="261C4396" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="1"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Las herramientas presentadas fueron concebidas en diferentes países y entidades, basándose en el modelo teórico de gestión de </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">iseño de </w:t>
+        <w:t xml:space="preserve">Las herramientas presentadas fueron concebidas en diferentes países y entidades, basándose en el modelo teórico de gestión de Diseño de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Pibernat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Cháves</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> (1989), y comparten puntos en común en su estructura general. </w:t>
-[...38 lines deleted...]
-        <w:t>iseño.</w:t>
+        <w:t xml:space="preserve"> (1989), y comparten puntos en común en su estructura general. El CDE incluye algunas variables medioambientales; no obstante, aún falta incorporar un apartado más robusto sobre estas variables en las herramientas, dirigido a la gerencia y a las áreas de producción, comercial y Diseño.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F24228F" w14:textId="027AE78C" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00F850D9">
+    <w:p w14:paraId="550BB8F4" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="138" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...141 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="784E6F95" w14:textId="1E0C799F" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="31E11CEE" w14:textId="2E5ECEC9" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="135" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="138"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Una constante en la aplicación de las herramientas del BCD y CDE ha </w:t>
-[...16 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:t>Los procesos de validación aportan validez a las herramientas, aumentando la confianza en el diagnóstico para identificar la realidad de la situación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-6"/>
-[...35 lines deleted...]
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>frente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a la función de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Diseño.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="34"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Es</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
-[...16 lines deleted...]
-        <w:t>innovadores.</w:t>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>riesgoso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="38"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aplicar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>instrumentos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="35"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">validados, ya que los resultados pueden distar de la realidad y conducir a un direccionamiento erróneo debido a una interpretación </w:t>
+      </w:r>
+      <w:r w:rsidR="00E315F5">
+        <w:t>inadecuada o</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> imprecisa de las variables que fortalecen o aquejan a la empresa.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741BAAB3" w14:textId="2E4992F4" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="098C1B52" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...229 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="647093BB" w14:textId="2E9A254A" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="241FA2BD" w14:textId="3DC35477" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:right="136" w:firstLine="720"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="135"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Finalmente, </w:t>
-[...21 lines deleted...]
-          <w:spacing w:val="-12"/>
+        <w:t>Una constante en la aplicación de las herramientas del BCD y CDE ha sido la dificultad de la empresa para hacer de la observación del entorno una práctica continua, lo que impide la construcción de habilidades internas para generar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>valores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-11"/>
-[...141 lines deleted...]
-      <w:r w:rsidR="00F850D9">
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diferenciación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>su</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-15"/>
-[...88 lines deleted...]
-        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oferta.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">fundamental que la organización realice una lectura clara del entorno, visualizando cambios, acercándose al consumidor, analizando tendencias y comprendiendo variables del sector y la competencia desde una visión estratégica. Estos insumos son esenciales para la toma de decisiones en la definición estratégica de nuevos productos y servicios </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>innovadores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE04CC4" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="6CB3030D" w14:textId="5F00D435" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="204"/>
-        <w:ind w:left="0"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+        <w:t>La gestión del diseño forma parte de las actividades de producción, planeación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enfoque</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estratégico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>empresa.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>incorporan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dinámicas de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gestión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Diseño,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>capital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>humano</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cambia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>prácticas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mejora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>curva</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de aprendizaje y se vuelve más propositivo frente al mercado que exige constantemente apuestas innovadoras. Por lo tanto, es importante enfocarse no solo en las etapas proyectuales, sino comprender la necesidad de incorporar la gestión desde niveles directivos, involucrando a todas las personas de la organización. Según León et al. (2017), en las culturas occidentales es común buscar resultados inmediatos, pero con el tiempo, la gestión empresarial del Diseño ayuda a generar una cultura con una visión más orientada al largo plazo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6826FAAC" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30EDE142" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A88F41F" w14:textId="3DD9D0AB" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
       <w:pPr>
-        <w:pStyle w:val="Ttulo1"/>
-[...1 lines deleted...]
-        <w:ind w:left="0" w:right="8"/>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Finalmente, los resultados del estudio sugieren la conveniencia de seguir profundizando en el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diagnóstico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la función proyectual en la empresa, con el fin de consolidarlo como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>práctica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>habitual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribuya a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mejorar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sus</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> condiciones frente a una cultura de innovación apoyada en dicha actividad. En línea con De Mozota y Wolff (2019), la medición de esta función y el desarrollo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>modelos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>detallados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proceso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>grado de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>madurez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pueden </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ayudar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>clarificar aspectos aún difusos en la investigación y la aplicación de la gestión del diseño en las organizaciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185BF548" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00EB6011">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="136"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28AD0BE7" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00FA6C33" w:rsidRDefault="00EB6011" w:rsidP="00FA6C33">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00A746AA">
-        <w:rPr>
+      <w:r w:rsidRPr="00FA6C33">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="30E76397" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="11AE67A0" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:before="237" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="237" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Bernsen,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -30561,70 +30303,85 @@
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">European/EEC </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">design </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:color w:val="212121"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>editions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E45DB1" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6ACA1C45" w14:textId="16C3CBE6" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="342" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Bravo, D. (2022). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>La importancia del diseño en el desarrollo de productos con valor agregado para su internacionalización, en el sector manufacturero-alimentos</w:t>
+        <w:t>La importancia del diseño en el desarrollo de productos con valor agregado para su internacionalización, en el sector</w:t>
+      </w:r>
+      <w:r w:rsidR="00E315F5">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>manufacturero-alimentos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -30766,237 +30523,219 @@
         </w:rPr>
         <w:t>Universitat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Politècnica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de València.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EEB0DDE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F7C7F97" w14:textId="2697760C" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="278" w:lineRule="auto"/>
-[...171 lines deleted...]
-        <w:spacing w:before="242" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="242" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="342"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bravo, D. (2022). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>La importancia del diseño en el desarrollo de productos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>valor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>agregado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>internacionalización,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>sector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB6011">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>manufacturero-alimentos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -31125,53 +30864,53 @@
         </w:rPr>
         <w:t>Universitat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Politècnica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de València.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01131F80" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1637ADCF" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="671" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Carola,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>F.,</w:t>
@@ -31286,54 +31025,54 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(2020).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Instituto Nacional de Tecnología Industrial - INTI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AC26C6" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="71138BAE" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="297" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Chung, K.-W., &amp; Kim, Y.-J. (2011). Changes in the Role of Designers in</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Strategy.</w:t>
       </w:r>
@@ -31473,54 +31212,55 @@
         </w:rPr>
         <w:t>Handbook</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of Design Management</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 260-275.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48585964" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="15E275DE" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="190" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cooper,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -31673,55 +31413,56 @@
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to successful design management. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>John Wiley and Sons.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="006A2002" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2BD08F9B" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="190" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mozota,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
@@ -31858,54 +31599,55 @@
           <w:spacing w:val="-5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">in design management: a review of literature and directions for the future. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Strategic Design Research Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 4-26.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025A9591" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7B21EB7F" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="190" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -32025,54 +31767,55 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">dynamic theory for design as organizational function. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The handbook of design management</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 276-293.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68288EED" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5F545E32" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>De</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -32189,64 +31932,73 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">gestión estratégica del diseño. </w:t>
+        <w:t xml:space="preserve">gestión estratégica </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">del diseño. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Nobuko.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="770008B9" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42AE9621" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="231" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Drucker,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -32327,53 +32079,55 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>New</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>York: Truman Talley Books / E.P. Dutton.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575BA501" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3EC25465" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="856"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>García,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -32484,84 +32238,86 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D604AE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="402C6974" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="41" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="1155"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Recuperado el 13 de diciembre de 2022, de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>https://</w:t>
       </w:r>
       <w:hyperlink r:id="rId37">
-        <w:r w:rsidR="00A141B9">
+        <w:r>
           <w:rPr>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>www.iebschool.com/blog/internacionalizar-empresa-negocios-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> internacionales/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7E87F0" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000" w:rsidP="00D5434E">
+    <w:p w14:paraId="02D65AEA" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="129" w:firstLine="584"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Kelvin,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -32729,54 +32485,55 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Series of Lectures Delivered at the Institution of Civil Engineers, Session 1882-83.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2331DE6D" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="746A7954" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="275" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Institution</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[of</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
@@ -32784,54 +32541,54 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Civil</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Engineers].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2EC613" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00D5434E">
+    <w:p w14:paraId="33BD7FCF" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="41" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="41" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="387" w:firstLine="584"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Meunier-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
@@ -33071,54 +32828,55 @@
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Thunderbird</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> International Business </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, 543-558.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C71B5DF" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00D5434E">
+    <w:p w14:paraId="07DCEF29" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:firstLine="584"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Lecuona,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>M.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -33252,55 +33010,56 @@
         </w:rPr>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">abren nuevos mercados. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Barcelona, Spain: BCD, Barcelona Centro de Diseño.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115B063B" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00D5434E">
+    <w:p w14:paraId="41CFABE5" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="190" w:firstLine="584"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>León,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>G.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>E.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
@@ -33378,58 +33137,58 @@
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de éxito en la implementación de lean </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>manufacturing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> en algunas empresas con sede en Colombia. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Tendencias</w:t>
       </w:r>
       <w:r>
         <w:t>, 85-100.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A4287D" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00D5434E">
+    <w:p w14:paraId="57024C47" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="242" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="242" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="164" w:firstLine="584"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Linscott,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>G.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -33540,54 +33299,55 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (WDO)®</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Obtenido de https://wdo.org/wdo-member-feature-the-sustainable- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>design-school</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B23A05" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00D5434E">
+    <w:p w14:paraId="0E3522B4" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:firstLine="584"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Montaña, J., &amp; Moll, I. (2008). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Éxito empresarial y diseño: análisis del comportamiento</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -33733,149 +33493,150 @@
         </w:rPr>
         <w:t>mediana</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">empresa española: diagnóstico, lecciones y aplicaciones. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Federación Española de Entidades de Promoción de Diseño.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A77A02" w14:textId="65C1825B" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000" w:rsidP="00D5434E">
+    <w:p w14:paraId="2780FDE0" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="584"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00183B10">
-[...1 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidRPr="001B4BC7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Murphy,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00183B10">
+      <w:r w:rsidRPr="001B4BC7">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="es-CO"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4BC7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00183B10">
+      <w:r w:rsidRPr="001B4BC7">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="es-CO"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4BC7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00183B10">
+      <w:r w:rsidRPr="001B4BC7">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00183B10">
-[...1 lines deleted...]
-          <w:lang w:val="es-CO"/>
+      <w:r w:rsidRPr="001B4BC7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Raulik</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00183B10">
+      <w:r w:rsidRPr="001B4BC7">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="es-CO"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4BC7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Murphy,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00183B10">
+      <w:r w:rsidRPr="001B4BC7">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="es-CO"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4BC7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>G.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00183B10">
+      <w:r w:rsidRPr="001B4BC7">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="es-CO"/>
-[...5 lines deleted...]
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B4BC7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2015).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00183B10">
+      <w:r w:rsidRPr="001B4BC7">
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:lang w:val="es-CO"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Diagnostic</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tools</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-4"/>
@@ -33893,60 +33654,61 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Design</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Policy </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Research.</w:t>
       </w:r>
-      <w:r w:rsidR="00D5434E">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>11th</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
@@ -34032,55 +33794,56 @@
           <w:spacing w:val="-5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Billancourt,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>France: Paris Descartes University, Institute of Psychology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7100859A" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000" w:rsidP="00D5434E">
+    <w:p w14:paraId="1A9853D8" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="584"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Nonaka,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>I.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>&amp;</w:t>
       </w:r>
@@ -34148,57 +33911,58 @@
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">conocimiento: cómo las compañías japonesas crean la dinámica de la innovación. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>México: Oxford University Press</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 61-103.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C124DD8" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="60D5344C" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1576"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="175" w:hanging="3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Organisation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -34345,54 +34109,54 @@
         <w:t xml:space="preserve"> and using data on innovation. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Madrid, España: OECD </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>publishing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25413CB3" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00D5434E">
+    <w:p w14:paraId="6E44359A" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="340" w:firstLine="584"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Pardo,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>S.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r>
@@ -34547,54 +34311,55 @@
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>administración</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">79- </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>95.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C261B6" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000" w:rsidP="00D5434E">
+    <w:p w14:paraId="49C947A9" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="190" w:firstLine="584"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Paredes, S. P. (2011). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Gestión de diseño en las pymes de marroquinería y calzado de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>bogota</w:t>
       </w:r>
@@ -34710,54 +34475,55 @@
           <w:spacing w:val="-7"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>València.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062B7649" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="49CEFBD4" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Paredes,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -34883,53 +34649,55 @@
         <w:t>design</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2: cómo la empresa logra gestionar el diseño. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Bogotá, Colombia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6588F7" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="249FE143" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="856"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Paredes,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
       <w:r>
@@ -35037,54 +34805,55 @@
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Design</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E443947" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="24919ABD" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="41"/>
+        <w:spacing w:before="41" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Libro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -35105,54 +34874,55 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Pontificia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Universidad </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Javeriana.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5658EC" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00E9FE82" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="40" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="231" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Phillips,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>P.</w:t>
@@ -35298,54 +35068,55 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">to manage design for strategic advantage. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Skyhorse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Publishing Inc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9E2096" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2BD57D65" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:before="2" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="2" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Pibernat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -35488,53 +35259,53 @@
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>la Pequeña y Mediana Empresa Industrial (IMPI)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665505F0" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38386010" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="418" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Pouwels</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
@@ -35642,602 +35413,588 @@
         <w:t>cooperation</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and organizational</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>innovativeness</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>innovativeness.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>.</w:t>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A746AA">
+        <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>comparative</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>comparative</w:t>
+        <w:t>study.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A746AA">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A746AA">
+        <w:rPr>
+          <w:i/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>study.</w:t>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
-          <w:spacing w:val="-1"/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>International</w:t>
+        <w:t>of Innovation Science, 9</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
-          <w:i/>
-[...32 lines deleted...]
-        <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(2), 184-204.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D1B44F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="65CA1905" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A141B9" w:rsidRPr="00A746AA">
+        <w:sectPr w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidSect="00EB6011">
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="9980" w:h="14180"/>
           <w:pgMar w:top="960" w:right="708" w:bottom="1420" w:left="1275" w:header="0" w:footer="1240" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15FF18AA" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="152EB6D3" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:before="242" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="242" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136" w:right="231" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>Ramírez,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A746AA">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A746AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A746AA">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A746AA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(2013).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A746AA">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Fundamentos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Administración.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bogotá, Colombia: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ecoe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ediciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C28869B" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="136" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Ramírez,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A746AA">
+        <w:t>Ramos, V., Herrera, L., Franco Crespo, A., Guerra, Y., González Pérez, L., Ramos Galarza, C., . . . Tejera, E. (2020). Validación del Cuestionario OLC (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Organizational</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Learning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Culture)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>en.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Revista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Iberoamericana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Diagnóstico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y Evaluación – e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Avaliação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Psicológica</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>. ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(56), 159-169.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C0CCDC" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00EF7747" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="136" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Rodríguez,</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00A746AA">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(2016).</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...38 lines deleted...]
-        <w:t>Administración.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Diagnóstico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Organizacional.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bogotá, Colombia: </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Ediciones.</w:t>
+        <w:t>Bogotá.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7747">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alpha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7747">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>editores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7661DCB0" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
-[...292 lines deleted...]
-    <w:p w14:paraId="2757AD73" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="74800AFB" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Rousseau,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>D.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
@@ -36329,54 +36086,55 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Evidence-based</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">change </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>management.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A5DEA8" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00A746AA" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F323126" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRPr="00A746AA" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="275" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="136"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Organizational</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
@@ -36390,55 +36148,56 @@
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>51</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5BB09F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="73946348" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="42" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="42" w:line="360" w:lineRule="auto"/>
         <w:ind w:right="231" w:firstLine="720"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Vaid, S. S., Ahearne, M., &amp; Krause, R. (2020). Joint marketing and sales</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>appointment:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -36542,55 +36301,56 @@
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A746AA">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">one position. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Industrial Marketing Management</w:t>
       </w:r>
       <w:r>
         <w:t>, 221-239.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27937238" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1EB1B154" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Viladás</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>X.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -36673,54 +36433,55 @@
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>idea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de negocio con la ayuda de un diseñador. Barcelona. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Index</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Book S.L.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E91997F" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="21EC93D9" w14:textId="77777777" w:rsidR="00EB6011" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
-        <w:spacing w:line="272" w:lineRule="exact"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="856"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Viladás</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -36818,209 +36579,577 @@
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">debate. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Barcelona.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BA7E19" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1BCD487C" w14:textId="118E7A85" w:rsidR="00EB6011" w:rsidRPr="00E315F5" w:rsidRDefault="00EB6011" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:spacing w:before="39"/>
+        <w:spacing w:before="39" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00EB6011" w:rsidRPr="00E315F5" w:rsidSect="009658DC">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9980" w:h="14180"/>
+          <w:pgMar w:top="960" w:right="708" w:bottom="1420" w:left="1275" w:header="0" w:footer="1240" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Index</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Book</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t>S.L.</w:t>
-      </w:r>
+        <w:t>S.L</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="593A8690" w14:textId="7EC1DB87" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+    <w:p w14:paraId="0FE7E8F6" w14:textId="23DD4795" w:rsidR="009658DC" w:rsidRDefault="009658DC" w:rsidP="00E315F5">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
-        <w:ind w:left="133"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="137"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="009658DC">
+          <w:footerReference w:type="even" r:id="rId38"/>
+          <w:footerReference w:type="default" r:id="rId39"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="9980" w:h="14180"/>
+          <w:pgMar w:top="1400" w:right="708" w:bottom="1600" w:left="1275" w:header="0" w:footer="1420" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C55EB11" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRPr="00E315F5" w:rsidRDefault="00A141B9" w:rsidP="00E315F5">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A141B9" w:rsidRPr="00E315F5">
+          <w:headerReference w:type="even" r:id="rId40"/>
+          <w:headerReference w:type="default" r:id="rId41"/>
+          <w:pgSz w:w="9980" w:h="14180"/>
+          <w:pgMar w:top="960" w:right="708" w:bottom="1420" w:left="1275" w:header="767" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4670F3FC" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00A141B9" w:rsidP="00E315F5">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00A141B9">
+          <w:footerReference w:type="even" r:id="rId42"/>
+          <w:footerReference w:type="default" r:id="rId43"/>
+          <w:pgSz w:w="9980" w:h="14180"/>
+          <w:pgMar w:top="960" w:right="708" w:bottom="1420" w:left="1275" w:header="0" w:footer="1240" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="593A8690" w14:textId="7EC1DB87" w:rsidR="00A141B9" w:rsidRDefault="00A141B9" w:rsidP="00E315F5">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A141B9">
       <w:pgSz w:w="9980" w:h="14180"/>
       <w:pgMar w:top="1240" w:right="708" w:bottom="1420" w:left="1275" w:header="0" w:footer="1240" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59875A59" w14:textId="77777777" w:rsidR="00F85B8C" w:rsidRDefault="00F85B8C">
+    <w:p w14:paraId="2F37F57E" w14:textId="77777777" w:rsidR="00D020BA" w:rsidRDefault="00D020BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39093A25" w14:textId="77777777" w:rsidR="00F85B8C" w:rsidRDefault="00F85B8C">
+    <w:p w14:paraId="579717B7" w14:textId="77777777" w:rsidR="00D020BA" w:rsidRDefault="00D020BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="245E7A64" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+  <w:p w14:paraId="382741FB" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140">
+    <w:pPr>
+      <w:pStyle w:val="Textoindependiente"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487160320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B26E98F" wp14:editId="1EDAFBED">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3272027</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>8073695</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="159385" cy="180975"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1814332132" name="Textbox 6"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="159385" cy="180975"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6783F28B" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140">
+                          <w:pPr>
+                            <w:spacing w:before="11"/>
+                            <w:ind w:left="60"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>4</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7B26E98F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 6" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:257.65pt;margin-top:635.7pt;width:12.55pt;height:14.25pt;z-index:-16156160;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIo9KPlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFu2zAMvQ/YPwi6L3ZaZEuNOMW6YsOA&#10;YivQ9gMUWYqNWaJGKrHz96MUJxna27ALTZnU43uPWt2Orhd7g9SBr+V8VkphvIam89tavjx//bCU&#10;gqLyjerBm1oeDMnb9ft3qyFU5gpa6BuDgkE8VUOoZRtjqIqCdGucohkE47loAZ2KfMRt0aAaGN31&#10;xVVZfiwGwCYgaEPEf++PRbnO+NYaHX9aSyaKvpbMLeaIOW5SLNYrVW1RhbbTEw31Dyyc6jwPPUPd&#10;q6jEDrs3UK7TCAQ2zjS4AqzttMkaWM28fKXmqVXBZC1sDoWzTfT/YPWP/VN4RBHHOxh5gVkEhQfQ&#10;v4i9KYZA1dSTPKWKuDsJHS269GUJgi+yt4ezn2aMQie0xc31ciGF5tJ8Wd58WiS/i8vlgBS/GXAi&#10;JbVEXlcmoPYPFI+tp5aJy3F8IhLHzcgtKd1Ac2ANA6+xlvR7p9BI0X/37FPa+SnBU7I5JRj7L5Bf&#10;RpLi4fMugu3y5AvuNJkXkLlPjyVt+O9z7ro86fUfAAAA//8DAFBLAwQUAAYACAAAACEA4ByhVeEA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid0hQS4lQVghMSIg0Hjk7s&#10;JlbjdYjdNvw92xPcdndGs2+KzewGdjJTsB4lJAsBzGDrtcVOwmf9evcILESFWg0ejYQfE2BTXl8V&#10;Ktf+jJU57WLHKARDriT0MY4556HtjVNh4UeDpO395FSkdeq4ntSZwt3Al0KsuVMW6UOvRvPcm/aw&#10;OzoJ2y+sXuz3e/NR7Stb15nAt/VBytubefsELJo5/pnhgk/oUBJT44+oAxskpEl6T1YSlg/JChhZ&#10;0pWgobmcsiwDXhb8f4vyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMij0o+UAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOAcoVXhAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA7gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="6783F28B" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140">
+                    <w:pPr>
+                      <w:spacing w:before="11"/>
+                      <w:ind w:left="60"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>4</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06F9689A" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140">
+    <w:pPr>
+      <w:pStyle w:val="Textoindependiente"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:ind w:left="0"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487159296" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="51FF7901" wp14:editId="50D20742">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3262376</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>8073695</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="165735" cy="180975"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="971520604" name="Textbox 5"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="165735" cy="180975"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4BFCB136" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140">
+                          <w:pPr>
+                            <w:spacing w:before="11"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t>11</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="51FF7901" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:256.9pt;margin-top:635.7pt;width:13.05pt;height:14.25pt;z-index:-16157184;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUTIydlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bvNOmi7i5R0xWwAiGt&#10;AGnhA1zHbixij5lxm/TvGbtpi+CGuIzHnvHze2+8fpj8IA4GyUFo5XJRS2GChs6FXSu/f/vw6l4K&#10;Sip0aoBgWnk0JB82L1+sx9iYG+hh6AwKBgnUjLGVfUqxqSrSvfGKFhBN4KIF9CrxFndVh2pkdD9U&#10;N3V9W42AXUTQhohPH09FuSn41hqdvlhLJomhlcwtlYglbnOsNmvV7FDF3umZhvoHFl65wI9eoB5V&#10;UmKP7i8o7zQCgU0LDb4Ca502RQOrWdZ/qHnuVTRFC5tD8WIT/T9Y/fnwHL+iSNM7mHiARQTFJ9A/&#10;iL2pxkjN3JM9pYa4OwudLPq8sgTBF9nb48VPMyWhM9rt6u71SgrNpeV9/eZulf2urpcjUvpowIuc&#10;tBJ5XIWAOjxROrWeW2Yup+czkTRtJ+G6zJk788kWuiNLGXmaraSfe4VGiuFTYLvy6M8JnpPtOcE0&#10;vIfyQbKiAG/3CawrBK64MwGeQ5Ew/5k86N/3pev6sze/AAAA//8DAFBLAwQUAAYACAAAACEApL6r&#10;BuIAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIu7G0Gxu0NJ2mCU5IiK4c&#10;OKaN11ZrnNJkW/n3eCe42X5Pz9/LNpPtxRlH3zlSEM8jEEi1Mx01Cj7L1/snED5oMrp3hAp+0MMm&#10;v73JdGrchQo870MjOIR8qhW0IQyplL5u0Wo/dwMSawc3Wh14HRtpRn3hcNvLRRStpdUd8YdWD7hr&#10;sT7uT1bB9ouKl+77vfooDkVXlklEb+ujUrO7afsMIuAU/sxwxWd0yJmpcicyXvQKVvGS0QMLi8f4&#10;AQRbVsskAVFdTwlPMs/k/xb5LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCUTIydlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCkvqsG&#10;4gAAAA0BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="4BFCB136" w14:textId="77777777" w:rsidR="00D76140" w:rsidRDefault="00D76140">
+                    <w:pPr>
+                      <w:spacing w:before="11"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t>11</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="245E7A64" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="005B0ED8">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487155200" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45419A1F" wp14:editId="00C27C0B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3262376</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>8073695</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="165735" cy="180975"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="165735" cy="180975"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="01B58759" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="01B58759" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="005B0ED8">
                           <w:pPr>
                             <w:spacing w:before="11"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
@@ -37029,260 +37158,168 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="45419A1F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:256.9pt;margin-top:635.7pt;width:13.05pt;height:14.25pt;z-index:-16161280;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCjCy88kwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1Omi7i5R0xWwAiGt&#10;AGnhA1zHbiJij5lxm/TvGbtpi+CGuEzGmfGb9954/TD5QRwsUg+hkctFJYUNBto+7Br5/duHV/dS&#10;UNKh1QME28ijJfmwefliPcba3kAHQ2tRMEigeoyN7FKKtVJkOus1LSDawEUH6HXiI+5Ui3pkdD+o&#10;m6q6VSNgGxGMJeK/j6ei3BR856xJX5wjm8TQSOaWSsQStzmqzVrXO9Sx681MQ/8DC6/7wEMvUI86&#10;abHH/i8o3xsEApcWBrwC53pjiwZWs6z+UPPc6WiLFjaH4sUm+n+w5vPhOX5FkaZ3MPECiwiKT2B+&#10;EHujxkj13JM9pZq4OwudHPr8ZQmCL7K3x4ufdkrCZLTb1d3rlRSGS8v76s3dKvutrpcjUvpowYuc&#10;NBJ5XYWAPjxROrWeW2Yup/GZSJq2E7fkdAvtkTWMvMZG0s+9RivF8CmwT3nn5wTPyfacYBreQ3kZ&#10;WUqAt/sEri+Tr7jzZF5A4T4/lrzh38+l6/qkN78AAAD//wMAUEsDBBQABgAIAAAAIQCkvqsG4gAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEi7sbQbG7Q0naYJTkiIrhw4po3X&#10;Vmuc0mRb+fd4J7jZfk/P38s2k+3FGUffOVIQzyMQSLUzHTUKPsvX+ycQPmgyuneECn7Qwya/vcl0&#10;atyFCjzvQyM4hHyqFbQhDKmUvm7Raj93AxJrBzdaHXgdG2lGfeFw28tFFK2l1R3xh1YPuGuxPu5P&#10;VsH2i4qX7vu9+igORVeWSURv66NSs7tp+wwi4BT+zHDFZ3TImalyJzJe9ApW8ZLRAwuLx/gBBFtW&#10;yyQBUV1PCU8yz+T/FvkvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKMLLzyTAQAAGgMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKS+qwbiAAAA&#10;DQEAAA8AAAAAAAAAAAAAAAAA7QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:256.9pt;margin-top:635.7pt;width:13.05pt;height:14.25pt;z-index:-16161280;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBdJHkPmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfqPyDuNWtHTtKV11HTqFWl&#10;qK2U5AMwC17UhaEM9q7/vgNe21Vyq3oZBmZ4vPeG1d3oerbXES34hs9nFWfaK2it3zb85fnLh1vO&#10;MEnfyh68bvhBI79bv3+3GkKtF9BB3+rICMRjPYSGdymFWghUnXYSZxC0p6KB6GSibdyKNsqB0F0v&#10;FlV1LQaIbYigNCKdPhyLfF3wjdEq/TAGdWJ9w4lbKjGWuMlRrFey3kYZOqsmGvIfWDhpPT16hnqQ&#10;SbJdtG+gnFUREEyaKXACjLFKFw2kZl69UvPUyaCLFjIHw9km/H+w6vv+KfyMLI33MNIAiwgMj6B+&#10;IXkjhoD11JM9xRqpOwsdTXR5JQmMLpK3h7OfekxMZbTr5c3VkjNFpflt9fFmmf0Wl8shYvqqwbGc&#10;NDzSuAoBuX/EdGw9tUxcjs9nImncjMy2DV9k0HyygfZAUgaaZsPx905GzVn/zZNdefSnJJ6SzSmJ&#10;qf8M5YNkRR4+7RIYWwhccCcCNIciYfozedB/70vX5Wev/wAAAP//AwBQSwMEFAAGAAgAAAAhAKS+&#10;qwbiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISLuxtBsbtDSdpglOSIiu&#10;HDimjddWa5zSZFv593gnuNl+T8/fyzaT7cUZR985UhDPIxBItTMdNQo+y9f7JxA+aDK6d4QKftDD&#10;Jr+9yXRq3IUKPO9DIziEfKoVtCEMqZS+btFqP3cDEmsHN1odeB0baUZ94XDby0UUraXVHfGHVg+4&#10;a7E+7k9WwfaLipfu+736KA5FV5ZJRG/ro1Kzu2n7DCLgFP7McMVndMiZqXInMl70ClbxktEDC4vH&#10;+AEEW1bLJAFRXU8JTzLP5P8W+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXSR5D5gB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApL6r&#10;BuIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="01B58759" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="01B58759" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="005B0ED8">
                     <w:pPr>
                       <w:spacing w:before="11"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>10</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67230E99" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+  <w:p w14:paraId="67230E99" w14:textId="42D4912A" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...90 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="177355EE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+  <w:p w14:paraId="177355EE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="005B0ED8">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487157248" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66DBD0C4" wp14:editId="19E4E0F2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3272027</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>8073695</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="159385" cy="180975"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Textbox 6"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="159385" cy="180975"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18CBA9DE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="18CBA9DE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="005B0ED8">
                           <w:pPr>
                             <w:spacing w:before="11"/>
                             <w:ind w:left="60"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
@@ -37291,153 +37328,153 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="66DBD0C4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:257.65pt;margin-top:635.7pt;width:12.55pt;height:14.25pt;z-index:-16159232;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBZ2uTMmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMWtXbp2V11GbqFWl&#10;qI2U9gMwC17UhSEM9q7/vgNe21V7q3oZBmZ4vPeG9f3oenbQES34hs9nFWfaK2it3zX8x/dPtyvO&#10;MEnfyh68bvhRI7/f3LxZD6HWC+igb3VkBOKxHkLDu5RCLQSqTjuJMwjaU9FAdDLRNu5EG+VA6K4X&#10;i6p6JwaIbYigNCKdPp6KfFPwjdEqfTMGdWJ9w4lbKjGWuM1RbNay3kUZOqsmGvIfWDhpPT16gXqU&#10;SbJ9tH9BOasiIJg0U+AEGGOVLhpIzbz6Q81LJ4MuWsgcDBeb8P/Bqq+Hl/AcWRo/wkgDLCIwPIH6&#10;ieSNGALWU0/2FGuk7ix0NNHllSQwukjeHi9+6jExldGWd29XS84Ulear6u79MvstrpdDxPRZg2M5&#10;aXikcRUC8vCE6dR6bpm4nJ7PRNK4HZltG77IoPlkC+2RpAw0zYbj615GzVn/xZNdefTnJJ6T7TmJ&#10;qX+A8kGyIg8f9gmMLQSuuBMBmkORMP2ZPOjf96Xr+rM3vwAAAP//AwBQSwMEFAAGAAgAAAAhAOAc&#10;oVXhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondIUEuJUFYITEiIN&#10;B45O7CZW43WI3Tb8PdsT3HZ3RrNvis3sBnYyU7AeJSQLAcxg67XFTsJn/Xr3CCxEhVoNHo2EHxNg&#10;U15fFSrX/oyVOe1ixygEQ64k9DGOOeeh7Y1TYeFHg6Tt/eRUpHXquJ7UmcLdwJdCrLlTFulDr0bz&#10;3Jv2sDs6CdsvrF7s93vzUe0rW9eZwLf1Qcrbm3n7BCyaOf6Z4YJP6FASU+OPqAMbJKRJek9WEpYP&#10;yQoYWdKVoKG5nLIsA14W/H+L8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZ2uTMmAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDgHKFV&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:257.65pt;margin-top:635.7pt;width:12.55pt;height:14.25pt;z-index:-16159232;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAeAki9mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMetETp2V11HbqFGl&#10;qK2U5gMwC17UhaEM9q7/vgNe21V7i3oZBmZ4vPeG1cPoerbXES34hs9nFWfaK2it3zb89cfn6yVn&#10;mKRvZQ9eN/ygkT+sr96thlDrG+igb3VkBOKxHkLDu5RCLQSqTjuJMwjaU9FAdDLRNm5FG+VA6K4X&#10;N1V1JwaIbYigNCKdPh6LfF3wjdEqfTMGdWJ9w4lbKjGWuMlRrFey3kYZOqsmGvINLJy0nh49Qz3K&#10;JNku2n+gnFUREEyaKXACjLFKFw2kZl79pealk0EXLWQOhrNN+P9g1df9S/geWRo/wkgDLCIwPIP6&#10;ieSNGALWU0/2FGuk7ix0NNHllSQwukjeHs5+6jExldEW97fLBWeKSvNldf9+kf0Wl8shYnrS4FhO&#10;Gh5pXIWA3D9jOraeWiYux+czkTRuRmbbht9m0HyygfZAUgaaZsPx105GzVn/xZNdefSnJJ6SzSmJ&#10;qf8E5YNkRR4+7BIYWwhccCcCNIciYfozedB/7kvX5WevfwMAAP//AwBQSwMEFAAGAAgAAAAhAOAc&#10;oVXhAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondIUEuJUFYITEiIN&#10;B45O7CZW43WI3Tb8PdsT3HZ3RrNvis3sBnYyU7AeJSQLAcxg67XFTsJn/Xr3CCxEhVoNHo2EHxNg&#10;U15fFSrX/oyVOe1ixygEQ64k9DGOOeeh7Y1TYeFHg6Tt/eRUpHXquJ7UmcLdwJdCrLlTFulDr0bz&#10;3Jv2sDs6CdsvrF7s93vzUe0rW9eZwLf1Qcrbm3n7BCyaOf6Z4YJP6FASU+OPqAMbJKRJek9WEpYP&#10;yQoYWdKVoKG5nLIsA14W/H+L8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAeAki9mAEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDgHKFV&#10;4QAAAA0BAAAPAAAAAAAAAAAAAAAAAPIDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="18CBA9DE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="18CBA9DE" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="005B0ED8">
                     <w:pPr>
                       <w:spacing w:before="11"/>
                       <w:ind w:left="60"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>4</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="24216BE3" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+  <w:p w14:paraId="24216BE3" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="005B0ED8">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487156736" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C967369" wp14:editId="32D678A2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3262376</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>8073695</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="165735" cy="180975"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Textbox 5"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="165735" cy="180975"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="44294566" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+                        <w:p w14:paraId="44294566" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="005B0ED8">
                           <w:pPr>
                             <w:spacing w:before="11"/>
                             <w:ind w:left="20"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
@@ -37446,239 +37483,254 @@
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7C967369" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:256.9pt;margin-top:635.7pt;width:13.05pt;height:14.25pt;z-index:-16159744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAa/NV+mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMetETtKV11GbqFWl&#10;qI2U5gMwC17UhaEM9q7/vgNe21F7i3oZBmZ4vPeG5f3oerbTES34hs9nFWfaK2it3zT89eeXyzvO&#10;MEnfyh68bvheI79fXXxYDqHWV9BB3+rICMRjPYSGdymFWghUnXYSZxC0p6KB6GSibdyINsqB0F0v&#10;rqrqRgwQ2xBBaUQ6fTwU+argG6NV+mEM6sT6hhO3VGIscZ2jWC1lvYkydFZNNOQ7WDhpPT16gnqU&#10;SbJttP9AOasiIJg0U+AEGGOVLhpIzbz6S81LJ4MuWsgcDCeb8P/Bqu+7l/AcWRo/w0gDLCIwPIH6&#10;heSNGALWU0/2FGuk7ix0NNHllSQwukje7k9+6jExldFuFrfXC84UleZ31cfbRfZbnC+HiOmrBsdy&#10;0vBI4yoE5O4J06H12DJxOTyfiaRxPTLbNvw6g+aTNbR7kjLQNBuOv7cyas76b57syqM/JvGYrI9J&#10;TP0DlA+SFXn4tE1gbCFwxp0I0ByKhOnP5EG/3Zeu889e/QEAAP//AwBQSwMEFAAGAAgAAAAhAKS+&#10;qwbiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISLuxtBsbtDSdpglOSIiu&#10;HDimjddWa5zSZFv593gnuNl+T8/fyzaT7cUZR985UhDPIxBItTMdNQo+y9f7JxA+aDK6d4QKftDD&#10;Jr+9yXRq3IUKPO9DIziEfKoVtCEMqZS+btFqP3cDEmsHN1odeB0baUZ94XDby0UUraXVHfGHVg+4&#10;a7E+7k9WwfaLipfu+736KA5FV5ZJRG/ro1Kzu2n7DCLgFP7McMVndMiZqXInMl70ClbxktEDC4vH&#10;+AEEW1bLJAFRXU8JTzLP5P8W+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGvzVfpgB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApL6r&#10;BuIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:256.9pt;margin-top:635.7pt;width:13.05pt;height:14.25pt;z-index:-16159744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCO8+LxmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuGyEQvVfKPyDuMeukTtKV11HTqFWl&#10;qKmU9gMwC17UhaEM9q7/vgNe21Vzi3oZBmZ4vPeG5f3oerbTES34hs9nFWfaK2it3zT854/Pl3ec&#10;YZK+lT143fC9Rn6/uni3HEKtr6CDvtWREYjHeggN71IKtRCoOu0kziBoT0UD0clE27gRbZQDobte&#10;XFXVjRggtiGC0oh0+ngo8lXBN0ar9GwM6sT6hhO3VGIscZ2jWC1lvYkydFZNNOQbWDhpPT16gnqU&#10;SbJttK+gnFUREEyaKXACjLFKFw2kZl79o+alk0EXLWQOhpNN+P9g1bfdS/geWRofYKQBFhEYnkD9&#10;QvJGDAHrqSd7ijVSdxY6mujyShIYXSRv9yc/9ZiYymg3i9vrBWeKSvO76sPtIvstzpdDxPRFg2M5&#10;aXikcRUCcveE6dB6bJm4HJ7PRNK4HpltG/4+g+aTNbR7kjLQNBuOv7cyas76r57syqM/JvGYrI9J&#10;TP0nKB8kK/LwcZvA2ELgjDsRoDkUCdOfyYP+e1+6zj979QcAAP//AwBQSwMEFAAGAAgAAAAhAKS+&#10;qwbiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISLuxtBsbtDSdpglOSIiu&#10;HDimjddWa5zSZFv593gnuNl+T8/fyzaT7cUZR985UhDPIxBItTMdNQo+y9f7JxA+aDK6d4QKftDD&#10;Jr+9yXRq3IUKPO9DIziEfKoVtCEMqZS+btFqP3cDEmsHN1odeB0baUZ94XDby0UUraXVHfGHVg+4&#10;a7E+7k9WwfaLipfu+736KA5FV5ZJRG/ro1Kzu2n7DCLgFP7McMVndMiZqXInMl70ClbxktEDC4vH&#10;+AEEW1bLJAFRXU8JTzLP5P8W+S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAjvPi8ZgB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApL6r&#10;BuIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="44294566" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="00000000">
+                  <w:p w14:paraId="44294566" w14:textId="77777777" w:rsidR="00A141B9" w:rsidRDefault="005B0ED8">
                     <w:pPr>
                       <w:spacing w:before="11"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>11</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58670803" w14:textId="77777777" w:rsidR="00F85B8C" w:rsidRDefault="00F85B8C">
+    <w:p w14:paraId="3DDF45FF" w14:textId="77777777" w:rsidR="00D020BA" w:rsidRDefault="00D020BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B53B209" w14:textId="77777777" w:rsidR="00F85B8C" w:rsidRDefault="00F85B8C">
+    <w:p w14:paraId="766C9570" w14:textId="77777777" w:rsidR="00D020BA" w:rsidRDefault="00D020BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4DDB5A56" w14:textId="77777777" w:rsidR="004E6F04" w:rsidRDefault="004E6F04">
+  <w:p w14:paraId="3634043B" w14:textId="77777777" w:rsidR="00992B9A" w:rsidRDefault="00992B9A" w:rsidP="00992B9A">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="30588921" w14:textId="11119BFE" w:rsidR="00992B9A" w:rsidRPr="00992B9A" w:rsidRDefault="00992B9A" w:rsidP="00992B9A">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00992B9A">
+      <w:t>pensamiento y gestión, N.º 5</w:t>
+    </w:r>
+    <w:r w:rsidR="006A285C">
+      <w:t>8</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4F917DF2" w14:textId="77777777" w:rsidR="00992B9A" w:rsidRPr="00992B9A" w:rsidRDefault="00992B9A" w:rsidP="00992B9A">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00992B9A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>ISSN 2145-941X (online)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1B998748" w14:textId="5F3C50FF" w:rsidR="00992B9A" w:rsidRPr="00992B9A" w:rsidRDefault="00992B9A" w:rsidP="00992B9A">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00992B9A">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>https://dx.doi.org/</w:t>
+    </w:r>
+    <w:r w:rsidR="006A285C" w:rsidRPr="006A285C">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>10.14482/pege.58.202.303</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7E147E49" w14:textId="77777777" w:rsidR="00992B9A" w:rsidRPr="00992B9A" w:rsidRDefault="00992B9A">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
-        <w:lang w:val="es-MX"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...34 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16511516" w14:textId="5FE1FB99" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
+  <w:p w14:paraId="16511516" w14:textId="03B3762D" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60EF5F5A" w14:textId="5D472CD9" w:rsidR="00A141B9" w:rsidRPr="004E6F04" w:rsidRDefault="00A141B9">
+  <w:p w14:paraId="60EF5F5A" w14:textId="45BF93AA" w:rsidR="00A141B9" w:rsidRDefault="00A141B9">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
-        <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C581707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="39725754"/>
-    <w:lvl w:ilvl="0" w:tplc="95D0FA9E">
+    <w:tmpl w:val="D3169180"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="853" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="009CE2CC">
+    <w:lvl w:ilvl="1" w:tplc="240A0001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1213" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="6D003526">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1573" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:position w:val="6"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="8452B586">
       <w:numFmt w:val="bullet"/>
@@ -37734,69 +37786,70 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5588" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="59DE01FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6390" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F985225"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="317CC950"/>
-    <w:lvl w:ilvl="0" w:tplc="96387CD2">
+    <w:tmpl w:val="95DE141A"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="853" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
-        <w:w w:val="100"/>
-[...1 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:w w:val="99"/>
+        <w:position w:val="6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1828F956">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1573" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="18E80134">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2286" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
@@ -37984,166 +38037,549 @@
     <w:lvl w:ilvl="7" w:tplc="7876D1EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5735" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="84645160">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6488" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="630E6CA6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA90B458"/>
+    <w:lvl w:ilvl="0" w:tplc="240A000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71A92B93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="57D0493A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="853" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1213" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1573" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3985" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F4F4B2D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15FEFF80"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="853" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1213" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6D003526">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1573" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:position w:val="6"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2381" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3183" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3985" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4786" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1076130290">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1333994527">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1686904587">
     <w:abstractNumId w:val="0"/>
   </w:num>
+  <w:num w:numId="4" w16cid:durableId="1438602951">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1817066010">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1251961632">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A141B9"/>
     <w:rsid w:val="000377CE"/>
+    <w:rsid w:val="0007485D"/>
     <w:rsid w:val="000A2C26"/>
     <w:rsid w:val="000F1C4B"/>
     <w:rsid w:val="000F7461"/>
     <w:rsid w:val="00151EA2"/>
+    <w:rsid w:val="00174FAD"/>
+    <w:rsid w:val="00183A07"/>
     <w:rsid w:val="00183B10"/>
     <w:rsid w:val="001956A2"/>
     <w:rsid w:val="001A7C89"/>
+    <w:rsid w:val="001B4BC7"/>
     <w:rsid w:val="001F0813"/>
+    <w:rsid w:val="002070C7"/>
     <w:rsid w:val="00207E9A"/>
-    <w:rsid w:val="00271630"/>
+    <w:rsid w:val="00223B48"/>
+    <w:rsid w:val="00242018"/>
     <w:rsid w:val="00290F33"/>
     <w:rsid w:val="00320C88"/>
     <w:rsid w:val="00333886"/>
     <w:rsid w:val="00342C6E"/>
+    <w:rsid w:val="00364856"/>
     <w:rsid w:val="003935FF"/>
     <w:rsid w:val="003D41B1"/>
     <w:rsid w:val="0040792C"/>
     <w:rsid w:val="00470029"/>
     <w:rsid w:val="00476C65"/>
     <w:rsid w:val="00484585"/>
+    <w:rsid w:val="004946B2"/>
     <w:rsid w:val="004B6566"/>
     <w:rsid w:val="004D4731"/>
     <w:rsid w:val="004E1C30"/>
-    <w:rsid w:val="004E6F04"/>
     <w:rsid w:val="005566B1"/>
     <w:rsid w:val="00556AD3"/>
+    <w:rsid w:val="005B0ED8"/>
     <w:rsid w:val="0060551E"/>
     <w:rsid w:val="00625D6F"/>
     <w:rsid w:val="00656E48"/>
     <w:rsid w:val="00686482"/>
+    <w:rsid w:val="006A285C"/>
     <w:rsid w:val="006C152F"/>
     <w:rsid w:val="00737FFE"/>
     <w:rsid w:val="007734B7"/>
+    <w:rsid w:val="007A1445"/>
     <w:rsid w:val="007A17A0"/>
     <w:rsid w:val="007B0C4E"/>
     <w:rsid w:val="007E6F3A"/>
     <w:rsid w:val="00855E0B"/>
     <w:rsid w:val="00860978"/>
     <w:rsid w:val="00872D13"/>
-    <w:rsid w:val="009322EC"/>
+    <w:rsid w:val="00891230"/>
+    <w:rsid w:val="008975B3"/>
+    <w:rsid w:val="008F33E6"/>
+    <w:rsid w:val="0092438D"/>
     <w:rsid w:val="00936BE1"/>
     <w:rsid w:val="00941E89"/>
+    <w:rsid w:val="009658DC"/>
+    <w:rsid w:val="00992B9A"/>
+    <w:rsid w:val="009C4A0F"/>
     <w:rsid w:val="009E7FA0"/>
     <w:rsid w:val="00A141B9"/>
+    <w:rsid w:val="00A176B9"/>
     <w:rsid w:val="00A44402"/>
     <w:rsid w:val="00A51320"/>
     <w:rsid w:val="00A62000"/>
+    <w:rsid w:val="00A6652C"/>
     <w:rsid w:val="00A746AA"/>
     <w:rsid w:val="00AA034C"/>
     <w:rsid w:val="00AF0BDE"/>
     <w:rsid w:val="00B2424B"/>
     <w:rsid w:val="00B64CCB"/>
     <w:rsid w:val="00B76618"/>
     <w:rsid w:val="00C03B50"/>
     <w:rsid w:val="00C41E8C"/>
     <w:rsid w:val="00C5096D"/>
     <w:rsid w:val="00C76866"/>
+    <w:rsid w:val="00C867D5"/>
     <w:rsid w:val="00CD0397"/>
+    <w:rsid w:val="00D020BA"/>
     <w:rsid w:val="00D17FFA"/>
     <w:rsid w:val="00D5434E"/>
     <w:rsid w:val="00D557ED"/>
+    <w:rsid w:val="00D76140"/>
+    <w:rsid w:val="00DB07C0"/>
     <w:rsid w:val="00E20CF9"/>
     <w:rsid w:val="00E25E27"/>
+    <w:rsid w:val="00E315F5"/>
+    <w:rsid w:val="00E3235E"/>
     <w:rsid w:val="00E66A82"/>
     <w:rsid w:val="00E81E76"/>
+    <w:rsid w:val="00EA0069"/>
     <w:rsid w:val="00EA699E"/>
+    <w:rsid w:val="00EB6011"/>
+    <w:rsid w:val="00EF7747"/>
     <w:rsid w:val="00F03892"/>
     <w:rsid w:val="00F12B4D"/>
     <w:rsid w:val="00F21FFD"/>
     <w:rsid w:val="00F850D9"/>
-    <w:rsid w:val="00F85B8C"/>
+    <w:rsid w:val="00FA6C33"/>
     <w:rsid w:val="00FB5899"/>
     <w:rsid w:val="00FD1A1F"/>
     <w:rsid w:val="00FD7833"/>
     <w:rsid w:val="00FE69E0"/>
+    <w:rsid w:val="0432B41B"/>
+    <w:rsid w:val="4C7E3889"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0C5ECC6B"/>
@@ -38573,50 +39009,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="136" w:hanging="3"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -38836,59 +39273,82 @@
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00FD1A1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FD1A1F"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0092438D"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0092438D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iebschool.com/blog/internacionalizar-empresa-negocios-" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iebschool.com/blog/internacionalizar-empresa-negocios-" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId36" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto2.wdp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sparedes@javeriana.edu.co" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jorge.gutierrez@usbmed.edu.co" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -39150,76 +39610,61 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2858D91E-F2FD-4C45-B816-1D17C93C08C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>42114</Characters>
+  <Pages>33</Pages>
+  <Words>7782</Words>
+  <Characters>42802</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>350</Lines>
-  <Paragraphs>99</Paragraphs>
+  <Lines>356</Lines>
+  <Paragraphs>100</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>49672</CharactersWithSpaces>
+  <CharactersWithSpaces>50484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Análisis de Herramientas para el Diagnóstico en la Gestión del Diseño-Estudio de Caso en Arquimuebles</dc:title>
   <dc:creator>Hugo Gutierrez</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-01-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2026-02-05T00:00:00Z</vt:filetime>
   </property>