--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,697 +1,1508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="48DBEC2E" w14:textId="7C500D1D" w:rsidR="009C611B" w:rsidRPr="00071A69" w:rsidRDefault="006F33A1" w:rsidP="009C611B">
+    <w:p w14:paraId="51571AEA" w14:textId="77777777" w:rsidR="00F011E6" w:rsidRDefault="00F011E6" w:rsidP="003E7FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00071A69">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CA1ACD" w14:textId="77777777" w:rsidR="00F011E6" w:rsidRDefault="00F011E6" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="19703FF9" w14:textId="77777777" w:rsidR="00075192" w:rsidRPr="00071A69" w:rsidRDefault="00075192" w:rsidP="009C611B">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B796E3E" w14:textId="77777777" w:rsidR="00F011E6" w:rsidRDefault="00F011E6" w:rsidP="003E7FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="38007861" w14:textId="6A3846E9" w:rsidR="009C611B" w:rsidRPr="00071A69" w:rsidRDefault="00CA663B" w:rsidP="00CA663B">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4932EF1E" w14:textId="77777777" w:rsidR="00F011E6" w:rsidRDefault="00F011E6" w:rsidP="003E7FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00071A69">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66D47064" w14:textId="77777777" w:rsidR="00F011E6" w:rsidRDefault="00F011E6" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0516E8A6" w14:textId="77777777" w:rsidR="009C611B" w:rsidRPr="00071A69" w:rsidRDefault="009C611B" w:rsidP="009C611B">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48DBEC2E" w14:textId="420C242B" w:rsidR="009C611B" w:rsidRPr="003E7FB5" w:rsidRDefault="006F33A1" w:rsidP="003E7FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5AE7DFC0" w14:textId="65198F8E" w:rsidR="009C611B" w:rsidRPr="00071A69" w:rsidRDefault="009C611B" w:rsidP="009C611B">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Intención de reemprender en contexto de crisis: evidencia desde la Teoría del Comportamiento Planeado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19703FF9" w14:textId="77777777" w:rsidR="00075192" w:rsidRPr="00071A69" w:rsidRDefault="00075192" w:rsidP="003E7FB5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38007861" w14:textId="6A3846E9" w:rsidR="009C611B" w:rsidRPr="00CB3676" w:rsidRDefault="00CA663B" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB3676">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Entrepreneurial re-entry intention in a crisis context: evidence from the Theory of Planned Behavior</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0516E8A6" w14:textId="77777777" w:rsidR="009C611B" w:rsidRPr="00071A69" w:rsidRDefault="009C611B" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAEA399" w14:textId="77777777" w:rsidR="003E7FB5" w:rsidRDefault="009C611B" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Edwin Tarapuez Chamorro</w:t>
       </w:r>
-      <w:r w:rsidRPr="00071A69">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    </w:p>
+    <w:p w14:paraId="4FD8C65E" w14:textId="39A2B427" w:rsidR="003E7FB5" w:rsidRPr="003E7FB5" w:rsidRDefault="003E7FB5" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="003E7FB5">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>eitarapuez@uniquindio.edu.co</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="223D1BD1" w14:textId="1D60F034" w:rsidR="003E7FB5" w:rsidRPr="003E7FB5" w:rsidRDefault="003E7FB5" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="003E7FB5">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0003-1668-0840</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7635A845" w14:textId="3E8DE0C8" w:rsidR="003E7FB5" w:rsidRDefault="003E7FB5" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00184541">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Doctor en Ciencias Económicas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00184541">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidad Nacional de Córdoba. Profesor titular,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00071A69">
-[...17 lines deleted...]
-      <w:r w:rsidR="009601EF" w:rsidRPr="00071A69">
+      <w:r w:rsidRPr="00184541">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">programa de Contaduría, Universidad del Quindío. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7837B15C" w14:textId="77777777" w:rsidR="003E7FB5" w:rsidRDefault="003E7FB5" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAEE186" w14:textId="5ADD04DA" w:rsidR="003E7FB5" w:rsidRDefault="009C611B" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Juan M</w:t>
+      </w:r>
+      <w:r w:rsidR="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anuel </w:t>
+      </w:r>
+      <w:r w:rsidR="00064E57" w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aristizábal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="495280E4" w14:textId="3F0B806C" w:rsidR="00F011E6" w:rsidRPr="00F011E6" w:rsidRDefault="00F011E6" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jm.aristizabal@umanizales.edu.co</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37CD9B80" w14:textId="706B7667" w:rsidR="003E7FB5" w:rsidRPr="003E7FB5" w:rsidRDefault="003E7FB5" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="003E7FB5">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0003-3166-4718</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70A1BB3B" w14:textId="62B061D3" w:rsidR="003E7FB5" w:rsidRDefault="003E7FB5" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Máster en Economía</w:t>
+      </w:r>
+      <w:r w:rsidR="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Universidad EAFIT</w:t>
+      </w:r>
+      <w:r w:rsidR="00F011E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00071A69">
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Profesor de Economía</w:t>
+      </w:r>
+      <w:r w:rsidR="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidad de Manizales</w:t>
+      </w:r>
+      <w:r w:rsidR="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD13C57" w14:textId="77777777" w:rsidR="003E7FB5" w:rsidRDefault="003E7FB5" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="638545EC" w14:textId="77777777" w:rsidR="00F011E6" w:rsidRPr="00F011E6" w:rsidRDefault="009C611B" w:rsidP="00F011E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manuela Carmona </w:t>
       </w:r>
-      <w:r w:rsidR="00064E57" w:rsidRPr="00071A69">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00064E57" w:rsidRPr="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>González</w:t>
       </w:r>
-      <w:r w:rsidRPr="00071A69">
-[...8 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B7292D" w14:textId="48DDAEC0" w:rsidR="00F011E6" w:rsidRPr="00F011E6" w:rsidRDefault="00F011E6" w:rsidP="00F011E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00F011E6">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>mcarmonag_1@uniquindio.edu.co</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="43DEFB59" w14:textId="50D8B33E" w:rsidR="00F011E6" w:rsidRPr="00F011E6" w:rsidRDefault="00F011E6" w:rsidP="00F011E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Hipervnculo"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00F011E6">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://orcid.org/0000-0002-8448-7738</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="14A0FF12" w14:textId="51605F6C" w:rsidR="00F011E6" w:rsidRPr="00F011E6" w:rsidRDefault="00F011E6" w:rsidP="00F011E6">
+      <w:pPr>
+        <w:pStyle w:val="Textonotapie"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Economista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Universidad del Quindío</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Joven investigador, Grupo de Investigación en Gerencia y Emprendimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>GIGA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F011E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Universidad del Quindío</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A22659C" w14:textId="77777777" w:rsidR="00F011E6" w:rsidRPr="00071A69" w:rsidRDefault="00F011E6" w:rsidP="003E7FB5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="41E24B74" w14:textId="77777777" w:rsidR="00075192" w:rsidRPr="00071A69" w:rsidRDefault="00075192" w:rsidP="00EC79DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D4CB4F6" w14:textId="0252E9DC" w:rsidR="00EC79DB" w:rsidRPr="00071A69" w:rsidRDefault="009C611B" w:rsidP="00EC79DB">
+    <w:p w14:paraId="574994BB" w14:textId="77777777" w:rsidR="003E7FB5" w:rsidRDefault="003E7FB5" w:rsidP="00EC79DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071A69">
+    </w:p>
+    <w:p w14:paraId="2FD07F7C" w14:textId="77777777" w:rsidR="003E7FB5" w:rsidRDefault="003E7FB5" w:rsidP="00EC79DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Resumen</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="46EDC5A8" w14:textId="6BC8BF15" w:rsidR="00EC79DB" w:rsidRPr="00071A69" w:rsidRDefault="00AF4588" w:rsidP="00EC79DB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4119D0" w14:textId="77777777" w:rsidR="00F011E6" w:rsidRDefault="00F011E6" w:rsidP="00EC79DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="6EB3A364" w14:textId="77777777" w:rsidR="00AF4588" w:rsidRPr="00071A69" w:rsidRDefault="00AF4588" w:rsidP="009C611B">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59C35EDE" w14:textId="77777777" w:rsidR="003E7FB5" w:rsidRDefault="003E7FB5" w:rsidP="00EC79DB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D58CB8A" w14:textId="0FE9BAC3" w:rsidR="009C611B" w:rsidRPr="00071A69" w:rsidRDefault="009C611B" w:rsidP="009C611B">
+    <w:p w14:paraId="1D4CB4F6" w14:textId="6CB7945B" w:rsidR="00EC79DB" w:rsidRPr="00071A69" w:rsidRDefault="009C611B" w:rsidP="00F011E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EDC5A8" w14:textId="6BC8BF15" w:rsidR="00EC79DB" w:rsidRPr="00071A69" w:rsidRDefault="00AF4588" w:rsidP="00F011E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Este estudio examina cómo se configura la intención de volver a emprender en empresarios que experimentaron el cierre de su empresa durante la crisis del COVID-19. Aunque la Teoría del Comportamiento Planeado ha demostrado amplia capacidad explicativa en el análisis de la intención emprendedora, existe evidencia limitada sobre su funcionamiento cuando el individuo ha atravesado recientemente un cierre empresarial inducido por un shock sistémico. A partir de una muestra de empresarios del departamento del Quindío que cancelaron su registro mercantil en 2020, se estimó un modelo de ecuaciones estructurales para evaluar el papel de las actitudes, las normas subjetivas y el control percibido en la formación de la intención de reemprender. Los resultados indican que las normas sociales y las actitudes motivacionales mantienen un efecto significativo en este contexto, mientras que los antecedentes sociodemográficos y empresariales muestran menor capacidad explicativa. Estos hallazgos amplían la aplicación empírica de la Teoría del Comportamiento Planeado hacia escenarios de crisis y aportan evidencia sobre los determinantes cognitivos y sociales que influyen en la reactivación de trayectorias emprendedoras tras un cierre empresarial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EB3A364" w14:textId="77777777" w:rsidR="00AF4588" w:rsidRPr="00071A69" w:rsidRDefault="00AF4588" w:rsidP="00F011E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D58CB8A" w14:textId="18BADF92" w:rsidR="009C611B" w:rsidRPr="00890573" w:rsidRDefault="009C611B" w:rsidP="00F011E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palabras clave:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00890573" w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0E1D" w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ntención emprendedora</w:t>
+      </w:r>
+      <w:r w:rsidR="00890573" w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0E1D" w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00AA0E1D" w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reemprendimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00AA0E1D" w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Crisis económica; Teoría del Comportamiento Planeado; Resiliencia empresarial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="424C8335" w14:textId="77777777" w:rsidR="00AF4588" w:rsidRPr="00071A69" w:rsidRDefault="00AF4588" w:rsidP="009C611B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62C7A863" w14:textId="2093CF8F" w:rsidR="00890573" w:rsidRPr="00890573" w:rsidRDefault="009C611B" w:rsidP="00890573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clasificación JEL:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF6632" w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>M13; L26; J23</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7510DB99" w14:textId="6D83F2E0" w:rsidR="00EC79DB" w:rsidRPr="00071A69" w:rsidRDefault="009C611B" w:rsidP="00890573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0C038BC6" w14:textId="42064D91" w:rsidR="00EC79DB" w:rsidRPr="00071A69" w:rsidRDefault="008A305C" w:rsidP="00890573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This study examines how the intention to re-enter entrepreneurship is formed among business owners who experienced firm closure during the COVID-19 crisis. Although the Theory of Planned Behavior has demonstrated strong explanatory power in the analysis of entrepreneurial intention, limited evidence exists regarding its performance when individuals have recently undergone business closure due to a systemic shock. Using a sample of entrepreneurs from the department of Quindío, Colombia, who cancelled their commercial registration in 2020, a structural equation model was estimated to assess the role of attitudes, subjective norms, and perceived behavioral control in shaping the intention </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Palabras clave:</w:t>
-[...36 lines deleted...]
-    <w:p w14:paraId="424C8335" w14:textId="77777777" w:rsidR="00AF4588" w:rsidRPr="00071A69" w:rsidRDefault="00AF4588" w:rsidP="009C611B">
+        <w:t>to re-enter entrepreneurship. The findings indicate that subjective norms and motivational attitudes remain significant determinants in this context, whereas sociodemographic and prior business characteristics exhibit lower explanatory power. These results extend the empirical application of the Theory of Planned Behavior to crisis settings and provide evidence on the cognitive and social factors influencing the reactivation of entrepreneurial trajectories after business closure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3055AC47" w14:textId="77777777" w:rsidR="00632567" w:rsidRPr="00071A69" w:rsidRDefault="00632567" w:rsidP="009C611B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="72852733" w14:textId="0D9568AE" w:rsidR="009C611B" w:rsidRPr="00071A69" w:rsidRDefault="009C611B" w:rsidP="009C611B">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547C6E2E" w14:textId="4DE0B909" w:rsidR="009C611B" w:rsidRPr="00890573" w:rsidRDefault="009C611B" w:rsidP="00890573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Entrepreneurial intention</w:t>
+      </w:r>
+      <w:r w:rsidR="00890573" w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> crisis</w:t>
+      </w:r>
+      <w:r w:rsidR="00890573" w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>COVID 19</w:t>
+      </w:r>
+      <w:r w:rsidR="00890573" w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entrepreneurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00890573" w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00890573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TPB.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A98B74" w14:textId="77777777" w:rsidR="00632567" w:rsidRPr="00071A69" w:rsidRDefault="00632567" w:rsidP="009C611B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BD353ED" w14:textId="60933771" w:rsidR="009C611B" w:rsidRDefault="009C611B" w:rsidP="00890573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JEL </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Classification</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E7FB5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AF6632" w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M13; L26; J23</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2108656A" w14:textId="77777777" w:rsidR="00EC79DB" w:rsidRPr="00071A69" w:rsidRDefault="00EC79DB" w:rsidP="009C611B">
+    <w:p w14:paraId="083BE848" w14:textId="77777777" w:rsidR="00740962" w:rsidRDefault="00740962" w:rsidP="009C611B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22782D53" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EB61401" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C9994D9" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17C5854D" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439FAAB1" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F84507E" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4812A6B5" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F668626" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FCF7034" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148BF948" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3263BB15" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01B0169D" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="134B4373" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE1908A" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CCBC907" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F9E88D" w14:textId="77777777" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DAC1CB9" w14:textId="2A02965F" w:rsidR="00890573" w:rsidRDefault="00890573" w:rsidP="009C611B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF6ADB8" w14:textId="45876864" w:rsidR="00740962" w:rsidRDefault="00740962" w:rsidP="00740962">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fecha de recepción: 23 de febrero de 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD3F487" w14:textId="6346A1BD" w:rsidR="00740962" w:rsidRPr="003E7FB5" w:rsidRDefault="00740962" w:rsidP="00740962">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de aceptación: 19 de marzo de 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC3D8D3" w14:textId="5C808AB3" w:rsidR="009C611B" w:rsidRPr="003E7FB5" w:rsidRDefault="00AF4588" w:rsidP="00632567">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="003E7FB5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...206 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523769C1" w14:textId="354779A0" w:rsidR="00B50565" w:rsidRPr="00071A69" w:rsidRDefault="00545011" w:rsidP="009C611B">
+    <w:p w14:paraId="523769C1" w14:textId="45465189" w:rsidR="00B50565" w:rsidRPr="00071A69" w:rsidRDefault="00890573" w:rsidP="009C611B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Introducción</w:t>
+        <w:t>INTRODUCCIÓN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A68720" w14:textId="08960488" w:rsidR="004E2CC2" w:rsidRPr="00071A69" w:rsidRDefault="004E2CC2" w:rsidP="00176C09">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:t xml:space="preserve">La pandemia del SARS-CoV-2 desencadenó una contracción económica global que expuso vulnerabilidades estructurales en los sistemas productivos, especialmente en economías emergentes con alta informalidad y limitada profundidad financiera (Banco Mundial, 2021). Más allá de la caída del producto y del empleo, la crisis puso en evidencia la fragilidad del tejido empresarial y la alta rotación de unidades productivas de pequeña escala </w:t>
       </w:r>
       <w:r w:rsidR="00CE5248" w:rsidRPr="00071A69">
         <w:t>(Klein y Todesco, 2021</w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:t>). En América Latina la contracción superó el promedio mundial, y en Colombia el cierre masivo de micro y pequeñas empresas durante 2020 afectó de manera directa la generación de ingresos y la estabilidad laboral (</w:t>
       </w:r>
       <w:r w:rsidR="00CE5248" w:rsidRPr="00071A69">
         <w:t>Romero et al., 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226FCDAC" w14:textId="3631FBBA" w:rsidR="004E2CC2" w:rsidRPr="00071A69" w:rsidRDefault="004E2CC2" w:rsidP="00176C09">
@@ -764,74 +1575,74 @@
     </w:p>
     <w:p w14:paraId="0BA82A78" w14:textId="77777777" w:rsidR="00176C09" w:rsidRPr="00071A69" w:rsidRDefault="00176C09" w:rsidP="00176C09">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:t xml:space="preserve">En este marco, el presente estudio analiza los determinantes de la intención de volver a emprender en una muestra de empresarios del departamento del Quindío (Colombia) que cancelaron su registro mercantil durante la pandemia. Con base en la Teoría del Comportamiento Planeado, se estima un modelo de ecuaciones estructurales que permite evaluar el papel de las normas sociales, las actitudes motivacionales y el control percibido del comportamiento en un escenario posterior al cierre empresarial. La contribución del estudio es doble. En primer lugar, amplía la aplicación empírica de la teoría hacia un contexto poco explorado: empresarios con experiencia reciente de cierre en medio de una crisis sistémica. </w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:lastRenderedPageBreak/>
         <w:t>En segundo lugar, aporta evidencia desde una economía regional latinoamericana sobre los factores que condicionan la disposición a reactivar trayectorias emprendedoras tras un shock macroeconómico.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D71F544" w14:textId="77777777" w:rsidR="00176C09" w:rsidRPr="00071A69" w:rsidRDefault="00176C09" w:rsidP="00176C09">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:t>El artículo se estructura de la siguiente manera. En la segunda sección se presenta el marco teórico y se discuten los fundamentos conceptuales de la intención emprendedora en contextos de crisis, así como la formulación de las hipótesis. La tercera sección describe la metodología, la muestra y el diseño del instrumento de medición, junto con la especificación del modelo de ecuaciones estructurales. La cuarta sección presenta los resultados empíricos y el análisis del modelo estimado. Finalmente, la quinta sección discute los hallazgos, sus implicaciones teóricas y prácticas, y se exponen las conclusiones y líneas futuras de investigación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4783E499" w14:textId="1BFD5EB2" w:rsidR="00B50565" w:rsidRPr="00071A69" w:rsidRDefault="00B5225B" w:rsidP="009C611B">
+    <w:p w14:paraId="4783E499" w14:textId="26F7F07E" w:rsidR="00B50565" w:rsidRPr="00071A69" w:rsidRDefault="00890573" w:rsidP="009C611B">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Literatura relevante</w:t>
+        <w:t>LITERATURA RELEVANTE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D16C470" w14:textId="737FADBE" w:rsidR="00B17ADB" w:rsidRPr="00071A69" w:rsidRDefault="00B17ADB" w:rsidP="00B17ADB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:t>La intención ha sido conceptualizada en las ciencias sociales como una disposición consciente que orienta el comportamiento futuro</w:t>
       </w:r>
       <w:r w:rsidR="005C29D4" w:rsidRPr="00071A69">
         <w:t xml:space="preserve"> (Aristizábal et al., 2025)</w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00071A69">
         <w:t>Triandis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00071A69">
         <w:t xml:space="preserve"> (1977) la define como la convergencia de influencias motivacionales conscientes, mientras que Landis, </w:t>
       </w:r>
@@ -960,118 +1771,131 @@
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:t>Este conjunto de aportes revela que la formación de la intención emprendedora en contextos de crisis no puede asumirse como un proceso uniforme. La experiencia previa de cierre introduce una dimensión adicional que puede reconfigurar las creencias subyacentes al modelo tradicional. El aprendizaje acumulado puede fortalecer la percepción de control, pero el desgaste financiero y emocional puede debilitarla. De igual forma, el significado social del fracaso puede modificarse cuando el cierre es atribuido a un shock externo de carácter sistémico, lo que potencialmente altera la influencia de las normas subjetivas y la evaluación de la propia capacidad.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B55BD77" w14:textId="77777777" w:rsidR="00B17ADB" w:rsidRPr="00071A69" w:rsidRDefault="00B17ADB" w:rsidP="00B17ADB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:t xml:space="preserve">La literatura ha avanzado en el estudio de la resiliencia empresarial y del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00071A69">
         <w:t>reemprendimiento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00071A69">
         <w:t xml:space="preserve"> en escenarios adversos, pero aún existe evidencia limitada sobre cómo interactúan los determinantes propuestos por la Teoría del Comportamiento Planeado cuando el emprendimiento no representa una decisión inicial, sino la posible reactivación de una trayectoria interrumpida por una crisis. Analizar este escenario permite articular el marco clásico de la intención emprendedora con los debates contemporáneos sobre resiliencia y recuperación económica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63523FB7" w14:textId="77777777" w:rsidR="00B17ADB" w:rsidRPr="00071A69" w:rsidRDefault="00B17ADB" w:rsidP="00B17ADB">
+    <w:p w14:paraId="5BD1B0B5" w14:textId="2E06C135" w:rsidR="00DD7E49" w:rsidRDefault="00B17ADB" w:rsidP="00B17ADB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:t>En este contexto, el presente estudio examina si las actitudes, las normas subjetivas y el control percibido mantienen su capacidad explicativa en empresarios que cancelaron su registro mercantil durante la pandemia en el departamento del Quindío. Al hacerlo, el trabajo se sitúa en la intersección entre la literatura sobre intención emprendedora y los estudios sobre emprendimiento en tiempos de crisis, aportando evidencia empírica desde una economía regional latinoamericana caracterizada por alta vulnerabilidad estructural y fuerte dependencia del emprendimiento como mecanismo de generación de ingresos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2BD082" w14:textId="77777777" w:rsidR="00B51D31" w:rsidRPr="00071A69" w:rsidRDefault="00B51D31" w:rsidP="00B17ADB">
+    <w:p w14:paraId="26C70FAD" w14:textId="77777777" w:rsidR="00890573" w:rsidRPr="00071A69" w:rsidRDefault="00890573" w:rsidP="00B17ADB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BD1B0B5" w14:textId="77777777" w:rsidR="00DD7E49" w:rsidRPr="00071A69" w:rsidRDefault="00DD7E49" w:rsidP="00B17ADB">
-[...7 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="37611FC8" w14:textId="4E26F5D5" w:rsidR="00356695" w:rsidRPr="00890573" w:rsidRDefault="00890573" w:rsidP="00890573">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00071A69">
+      <w:r w:rsidRPr="00890573">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3. Metodología</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="240D0B62" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+        <w:lastRenderedPageBreak/>
+        <w:t>METODOLOGÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EDF043" w14:textId="77777777" w:rsidR="00890573" w:rsidRPr="00890573" w:rsidRDefault="00890573" w:rsidP="00890573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240D0B62" w14:textId="1A8E86CB" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00890573" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3.1 Estrategia empírica y muestra</w:t>
+        <w:t>ESTRATEGIA EMPÍRICA Y MUESTRA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237A6C45" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El estudio adopta un enfoque cuantitativo de carácter explicativo, orientado a analizar los determinantes de la intención de volver a emprender en empresarios que experimentaron el cierre de su empresa durante la crisis del COVID-19. El diseño es transversal, dado que la información fue recolectada en un único momento del tiempo posterior al cierre empresarial.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A98595A" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1154,115 +1978,115 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E0F134" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25924297" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+    <w:p w14:paraId="25924297" w14:textId="231A70BB" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Tabla No 1. Descripción sociodemográfica de los empresarios. </w:t>
+        <w:t>Tabla 1. Descripción sociodemográfica de los empresarios</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="3843"/>
         <w:gridCol w:w="1246"/>
         <w:gridCol w:w="1158"/>
       </w:tblGrid>
       <w:tr w:rsidR="00356695" w:rsidRPr="00071A69" w14:paraId="48C3D4CD" w14:textId="77777777" w:rsidTr="00384A45">
         <w:trPr>
           <w:trHeight w:val="184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77116781" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00384A45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Categoría</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71BCB918" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00384A45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Perfil del empresario</w:t>
             </w:r>
           </w:p>
@@ -5319,129 +6143,129 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1158" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C7D12F4" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00384A45">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="10C26D19" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+    <w:p w14:paraId="10C26D19" w14:textId="4863782C" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Fuente: Elaboración propia.</w:t>
+        <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DE004E4" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66286A21" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las variables sociodemográficas y empresariales se incorporan con fines de caracterización de la muestra y como posibles variables de control, pero no se modelan como constructos latentes, dado que no representan dimensiones psicológicas centrales dentro de la Teoría del Comportamiento Planeado.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="377C62E2" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39EA4B59" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+    <w:p w14:paraId="39EA4B59" w14:textId="29B281EE" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00890573" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3.2 Modelo teórico e hipótesis</w:t>
+        <w:t>MODELO TEÓRICO E HIPÓTESIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C59679A" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El modelo analítico se fundamenta en la Teoría del Comportamiento Planeado (TPB) propuesta por Ajzen (1991), según la cual la intención de realizar un comportamiento está determinada por las actitudes hacia dicho comportamiento, las normas subjetivas y el control percibido. Esta teoría ha mostrado una amplia capacidad explicativa en el estudio de la intención emprendedora en distintos contextos culturales y económicos (Krueger, Reilly &amp; Carsrud, 2000; Ajzen &amp; Fishbein, 2005).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE869B8" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -5454,312 +6278,294 @@
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En este estudio, la intención de volver a emprender se conceptualiza como la disposición consciente de reactivar una trayectoria empresarial tras haber experimentado un cierre inducido por una crisis sistémica. A diferencia de investigaciones centradas en individuos sin experiencia previa, aquí se examina un escenario en el que las creencias conductuales pueden haber sido reconfiguradas por la experiencia reciente de cierre, lo cual potencialmente modifica la valoración del riesgo, la percepción de apoyo social y la confianza en las propias capacidades.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B2C8B8A" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tras el proceso de depuración empírica del instrumento, se identificaron tres dimensiones latentes coherentes con la estructura conceptual de la TPB: normas sociales, actitudes motivacionales y factores desmotivadores. Las normas sociales capturan la percepción del respaldo cultural y familiar hacia el emprendimiento; las actitudes motivacionales reflejan la </w:t>
+        <w:t xml:space="preserve">Tras el proceso de depuración empírica del instrumento, se identificaron tres dimensiones latentes coherentes con la estructura conceptual de la TPB: normas sociales, actitudes motivacionales y factores desmotivadores. Las normas sociales capturan la percepción del respaldo cultural y familiar hacia el emprendimiento; las actitudes motivacionales reflejan la valoración positiva del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reemprendimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como reto personal, independencia y </w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">valoración positiva del </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> como reto personal, independencia y autorrealización; y los factores desmotivadores agrupan percepciones de barreras internas y externas que pueden debilitar la intención, tales como la baja confianza o la incertidumbre económica.</w:t>
+        <w:t>autorrealización; y los factores desmotivadores agrupan percepciones de barreras internas y externas que pueden debilitar la intención, tales como la baja confianza o la incertidumbre económica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F202DA" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Con base en esta especificación parsimoniosa, se plantean las siguientes hipótesis:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D64373D" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+    <w:p w14:paraId="7D64373D" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00890573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>H1: Las normas sociales percibidas influyen positivamente en la intención de volver a emprender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A81B65" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00890573">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>H2: Las actitudes motivacionales influyen positivamente en la intención de volver a emprender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342FAB76" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>H1: Las normas sociales percibidas influyen positivamente en la intención de volver a emprender.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="08A81B65" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+        <w:br/>
+        <w:t>H3: Los factores desmotivadores influyen negativamente en la intención de volver a emprender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D1A96E" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Esta estructura responde al principio de parsimonia en modelos estructurales, priorizando los determinantes centrales de la TPB y evitando la sobredimensión del modelo (Bollen, 1989).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA05E79" w14:textId="09DAAECF" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00890573" w:rsidP="00356695">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONSTRUCCIÓN Y DEPURACIÓN DEL INSTRUMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56551ECC" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...3 lines deleted...]
-    <w:p w14:paraId="342FAB76" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+        <w:t>El instrumento de recolección fue diseñado a partir de la literatura sobre intención emprendedora y de los lineamientos metodológicos de la Teoría del Comportamiento Planeado (Ajzen, 1991; Ajzen &amp; Fishbein, 2005). Inicialmente se formularon 54 ítems distribuidos en bloques temáticos que incluían dimensiones psicológicas y variables de caracterización. Los ítems asociados a los constructos latentes fueron estructurados en escala tipo Likert, con el fin de captar el grado de acuerdo frente a afirmaciones relacionadas con la posibilidad de reemprender en contexto de crisis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8B65F5" w14:textId="23E39158" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-[...3 lines deleted...]
-    <w:p w14:paraId="23D1A96E" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+        <w:t xml:space="preserve">Con el fin de depurar el instrumento y verificar la estructura subyacente de los ítems asociados a los constructos psicológicos, se realizó un análisis factorial exploratorio (AFE) como etapa preliminar. El AFE constituye un procedimiento habitual en la validación inicial de escalas, ya que permite identificar agrupamientos latentes a partir de la covariación entre variables observadas Hair et al., 1995; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mavrou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2015).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D3266B" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...26 lines deleted...]
-        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Para la retención de ítems se consideraron cargas factoriales iguales o superiores a 0,50, ausencia de cargas cruzadas relevantes y coherencia conceptual con la dimensión teórica correspondiente. La eliminación de indicadores se realizó atendiendo tanto a criterios estadísticos como a consistencia teórica, con el propósito de construir un modelo parsimonioso y conceptualmente sólido.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F75BC79" w14:textId="5876CB19" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3.3 Construcción y depuración del instrumento</w:t>
-[...106 lines deleted...]
-        <w:t>Tabla No 2. Matriz rotada de factores principales.</w:t>
+        <w:t>Tabla 2. Matriz rotada de factores principales.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2383"/>
         <w:gridCol w:w="1150"/>
         <w:gridCol w:w="1766"/>
         <w:gridCol w:w="1766"/>
         <w:gridCol w:w="1766"/>
       </w:tblGrid>
       <w:tr w:rsidR="00356695" w:rsidRPr="00071A69" w14:paraId="06CDD9A4" w14:textId="77777777" w:rsidTr="00384A45">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -6515,70 +7321,70 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B34E8E8" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El análisis de las cargas factoriales permitió identificar los ítems con mayor contribución a cada dimensión.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D7F196" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+    <w:p w14:paraId="17D7F196" w14:textId="1B1D5688" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tabla No 3. Cargas de factores rotados (matriz de patrones) y variaciones únicas.</w:t>
+        <w:t>Tabla 3. Cargas de factores rotados (matriz de patrones) y variaciones únicas</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1471"/>
         <w:gridCol w:w="1472"/>
         <w:gridCol w:w="1472"/>
       </w:tblGrid>
       <w:tr w:rsidR="00356695" w:rsidRPr="00071A69" w14:paraId="5187F82F" w14:textId="77777777" w:rsidTr="00384A45">
         <w:tc>
           <w:tcPr>
@@ -8185,51 +8991,50 @@
       <w:tr w:rsidR="00356695" w:rsidRPr="00071A69" w14:paraId="01B1491A" w14:textId="77777777" w:rsidTr="00384A45">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22EFCD86" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00384A45">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>C38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64AC5921" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00384A45">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0.1446</w:t>
@@ -8802,50 +9607,51 @@
       <w:tr w:rsidR="00356695" w:rsidRPr="00071A69" w14:paraId="19FF6B3C" w14:textId="77777777" w:rsidTr="00384A45">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45E5296D" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00384A45">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>C44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1471" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03731378" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00384A45">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071A69">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>-0.0007</w:t>
@@ -9633,71 +10439,71 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AFE08F" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Como resultado del proceso de depuración, se seleccionaron 18 ítems distribuidos en tres dimensiones principales.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E46A3BE" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+    <w:p w14:paraId="4E46A3BE" w14:textId="652A1CF3" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tabla No. 4. Factores y criterios seleccionados.</w:t>
+        <w:t>Tabla 4. Factores y criterios seleccionados</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="5993"/>
       </w:tblGrid>
       <w:tr w:rsidR="00356695" w:rsidRPr="00071A69" w14:paraId="22096799" w14:textId="77777777" w:rsidTr="00384A45">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0704890B" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00384A45">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
@@ -10168,258 +10974,274 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Elaboración propia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="685D61F1" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Esta estructura depurada sirvió como base para la estimación del modelo de medición mediante análisis factorial confirmatorio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61835A27" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+    <w:p w14:paraId="61835A27" w14:textId="6DC7E2CB" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00890573" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3.4 Modelo de medición y modelo estructural</w:t>
+        <w:t>MODELO DE MEDICIÓN Y MODELO ESTRUCTURAL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="072670D3" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">Con base en la estructura identificada en el análisis exploratorio, se estimó el modelo de medición mediante análisis factorial confirmatorio (AFC), técnica que permite contrastar empíricamente una estructura teórica previamente especificada (Bollen, 1989; Hair et al., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Con base en la estructura identificada en el análisis exploratorio, se estimó el modelo de medición mediante análisis factorial confirmatorio (AFC), técnica que permite contrastar empíricamente una estructura teórica previamente especificada (Bollen, 1989; Hair et al., 1995). El modelo incluyó tres variables latentes: normas sociales, actitudes motivacionales y factores desmotivadores.</w:t>
+        <w:t>1995). El modelo incluyó tres variables latentes: normas sociales, actitudes motivacionales y factores desmotivadores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68C2FC48" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La estimación se realizó utilizando el método de máxima verosimilitud, ampliamente empleado en modelos SEM bajo supuestos de aproximación continua de las variables observadas (Hair et al., 1995). Este procedimiento permite estimar simultáneamente las cargas factoriales, las varianzas de error y las covarianzas entre constructos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5547C0" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+    <w:p w14:paraId="1B5547C0" w14:textId="133C726C" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Figura No 1. Modelo estructural confirmatorio.</w:t>
+        <w:t>Figura 1. Modelo estructural confirmatorio</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31AE5250" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-419" w:eastAsia="es-419"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="209F565B" wp14:editId="1BC0B249">
             <wp:extent cx="4948989" cy="4948989"/>
             <wp:effectExtent l="0" t="0" r="4445" b="4445"/>
             <wp:docPr id="3" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4956921" cy="4956921"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="07989E6F" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fuente</w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: elaboración propia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0502B3DD" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La evaluación del ajuste global del modelo se realizó considerando diversos índices recomendados por la literatura, entre ellos el estadístico χ² y su razón respecto a los grados de libertad, los índices de bondad de ajuste absoluta (GFI y AGFI), los índices de ajuste incremental (CFI y NFI), el error cuadrático medio de aproximación (RMSEA) y el residuo cuadrático medio (RMR) (Bollen, 1989; Hair et al., 1995).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="53BAC6DA" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
+        <w:t xml:space="preserve">La evaluación del ajuste global del modelo se realizó considerando diversos índices recomendados por la literatura, entre ellos el estadístico χ² y su razón respecto a los grados de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>libertad, los índices de bondad de ajuste absoluta (GFI y AGFI), los índices de ajuste incremental (CFI y NFI), el error cuadrático medio de aproximación (RMSEA) y el residuo cuadrático medio (RMR) (Bollen, 1989; Hair et al., 1995).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BAC6DA" w14:textId="21B96BF3" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tabla No 5. Índices esperados y obtenidos del modelo estructural.</w:t>
+        <w:t>Tabla 5. Índices esperados y obtenidos del modelo estructural</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="9715" w:type="dxa"/>
         <w:tblInd w:w="-142" w:type="dxa"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5565"/>
         <w:gridCol w:w="2567"/>
         <w:gridCol w:w="1583"/>
       </w:tblGrid>
       <w:tr w:rsidR="00356695" w:rsidRPr="00071A69" w14:paraId="1A50D91D" w14:textId="77777777" w:rsidTr="00384A45">
         <w:trPr>
           <w:trHeight w:val="94"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11437,104 +12259,105 @@
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> se ubicó dentro de los rangos recomendados para modelos de complejidad moderada, mientras que el RMSEA indicó un nivel de ajuste aproximado razonable. Los índices incrementales reflejan un ajuste consistente con las características muestrales y el carácter aplicado del estudio.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C3911D" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="00356695">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Una vez validado el modelo de medición, se procedió a estimar el modelo estructural con el fin de contrastar las hipótesis planteadas. La intención de volver a emprender fue especificada como variable dependiente explicada por las tres dimensiones latentes. Los resultados evidencian que las normas sociales y las actitudes motivacionales ejercen efectos positivos y estadísticamente significativos sobre la intención, mientras que los factores desmotivadores presentan un efecto negativo, en línea con las hipótesis formuladas. La varianza explicada </w:t>
+        <w:t xml:space="preserve">Una vez validado el modelo de medición, se procedió a estimar el modelo estructural con el fin de contrastar las hipótesis planteadas. La intención de volver a emprender fue especificada como variable dependiente explicada por las tres dimensiones latentes. Los resultados evidencian que las normas sociales y las actitudes motivacionales ejercen efectos positivos y estadísticamente significativos sobre la intención, mientras que los factores desmotivadores presentan un efecto negativo, en línea con las hipótesis formuladas. La varianza explicada sugiere que el modelo captura una proporción sustantiva de la variabilidad observada en la intención de reemprender, confirmando que los determinantes cognitivos y sociales </w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>sugiere que el modelo captura una proporción sustantiva de la variabilidad observada en la intención de reemprender, confirmando que los determinantes cognitivos y sociales propuestos por la TPB mantienen capacidad explicativa incluso en contextos de crisis sistémica.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="77C28097" w14:textId="77777777" w:rsidR="00F51831" w:rsidRPr="00071A69" w:rsidRDefault="00F51831" w:rsidP="00F51831">
+        <w:t>propuestos por la TPB mantienen capacidad explicativa incluso en contextos de crisis sistémica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C28097" w14:textId="7CDD0783" w:rsidR="00F51831" w:rsidRPr="00071A69" w:rsidRDefault="00890573" w:rsidP="00F51831">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4. Resultados y discusión</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BCC16F0" w14:textId="77777777" w:rsidR="00F51831" w:rsidRPr="00071A69" w:rsidRDefault="00F51831" w:rsidP="00F51831">
+        <w:t>4. RESULTADOS Y DISCUSIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCC16F0" w14:textId="2206279A" w:rsidR="00F51831" w:rsidRPr="00071A69" w:rsidRDefault="00890573" w:rsidP="00890573">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4.1 Evaluación del modelo estructural y contrastación de hipótesis</w:t>
+        <w:t>EVALUACIÓN DEL MODELO ESTRUCTURAL Y CONTRASTACIÓN DE HIPÓTESIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F98FF94" w14:textId="77777777" w:rsidR="00F51831" w:rsidRPr="00071A69" w:rsidRDefault="00F51831" w:rsidP="004A71B5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Una vez validado el modelo de medición mediante análisis factorial confirmatorio, se estimó el modelo estructural con el propósito de contrastar empíricamente las hipótesis formuladas. La intención de volver a emprender fue especificada como variable dependiente, explicada por las dimensiones latentes de normas sociales, actitudes motivacionales y factores desmotivadores.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B91BD7D" w14:textId="77777777" w:rsidR="00F51831" w:rsidRPr="00071A69" w:rsidRDefault="00F51831" w:rsidP="004A71B5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -11565,121 +12388,113 @@
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Las actitudes motivacionales también presentan un efecto positivo y estadísticamente significativo sobre la intención, lo que respalda la hipótesis H2. La valoración del </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reemprendimiento</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> como reto personal, vía de autorrealización e independencia mantiene capacidad explicativa incluso después de experimentar el cierre de una empresa. Este resultado confirma la relevancia de la dimensión actitudinal en la TPB (Ajzen, 1991; Ajzen y Fishbein, 2005) y amplía la evidencia tradicional, que se ha concentrado principalmente en poblaciones sin experiencia previa de cierre (Krueger, Reilly y Carsrud, 2000). En este caso, </w:t>
-[...8 lines deleted...]
-        <w:t>la experiencia adversa no elimina la valoración positiva del emprendimiento, sino que parece reconfigurarla.</w:t>
+        <w:t xml:space="preserve"> como reto personal, vía de autorrealización e independencia mantiene capacidad explicativa incluso después de experimentar el cierre de una empresa. Este resultado confirma la relevancia de la dimensión actitudinal en la TPB (Ajzen, 1991; Ajzen y Fishbein, 2005) y amplía la evidencia tradicional, que se ha concentrado principalmente en poblaciones sin experiencia previa de cierre (Krueger, Reilly y Carsrud, 2000). En este caso, la experiencia adversa no elimina la valoración positiva del emprendimiento, sino que parece reconfigurarla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541D2C05" w14:textId="77777777" w:rsidR="00F51831" w:rsidRPr="00071A69" w:rsidRDefault="00F51831" w:rsidP="004A71B5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Por su parte, los factores desmotivadores muestran un efecto negativo y estadísticamente significativo sobre la intención de reemprender, lo que permite aceptar la hipótesis H3. La percepción de barreras internas, como la disminución de la confianza en las propias capacidades, y externas, como la incertidumbre económica posterior a la pandemia, reduce la disposición a volver a emprender. Este resultado se alinea con estudios que evidencian cómo las recesiones económicas erosionan las expectativas individuales y debilitan el control percibido (Liñán y Jaén, 2020; Fu, Chen y Liu, 2022). La experiencia de crisis, por tanto, no solo genera aprendizaje, sino también mayor sensibilidad al riesgo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E2E9BCC" w14:textId="77777777" w:rsidR="00F51831" w:rsidRPr="00071A69" w:rsidRDefault="00F51831" w:rsidP="004A71B5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La varianza explicada por el modelo sugiere que los determinantes cognitivos y sociales propuestos por la Teoría del Comportamiento Planeado conservan capacidad explicativa en contextos de crisis sistémica. La estructura básica del modelo de Ajzen (1991) se mantiene operativa, aunque modulada por la experiencia previa de cierre empresarial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BADEFD" w14:textId="77777777" w:rsidR="004C151E" w:rsidRPr="00071A69" w:rsidRDefault="004C151E" w:rsidP="004C151E">
+    <w:p w14:paraId="08BADEFD" w14:textId="538F48EA" w:rsidR="004C151E" w:rsidRPr="00071A69" w:rsidRDefault="00890573" w:rsidP="004C151E">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>4.2 Discusión e implicaciones</w:t>
+        <w:t>DISCUSIÓN E IMPLICACIONES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0409548C" w14:textId="77777777" w:rsidR="004C151E" w:rsidRPr="00071A69" w:rsidRDefault="004C151E" w:rsidP="004C151E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los hallazgos permiten aportar evidencia empírica a la literatura sobre intención emprendedora en escenarios adversos. En primer lugar, la relevancia de las normas sociales indica que la legitimación cultural del emprendimiento y la reinterpretación del fracaso como parte del proceso empresarial constituyen factores clave para la reactivación productiva. Cuando el cierre es atribuido a un shock sistémico y no exclusivamente a incompetencia individual, el estigma asociado disminuye, lo que facilita la persistencia emprendedora. Esta interpretación es consistente con los planteamientos de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -11745,346 +12560,332 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Waal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> y Buck, 2020), y </w:t>
-[...8 lines deleted...]
-        <w:t>respalda la idea de que la motivación intrínseca puede persistir aun cuando las condiciones estructurales se deterioran.</w:t>
+        <w:t xml:space="preserve"> y Buck, 2020), y respalda la idea de que la motivación intrínseca puede persistir aun cuando las condiciones estructurales se deterioran.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B44591" w14:textId="77777777" w:rsidR="004C151E" w:rsidRPr="00071A69" w:rsidRDefault="004C151E" w:rsidP="004C151E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Finalmente, la incidencia negativa de los factores desmotivadores confirma que la intención de reemprender no depende únicamente de disposiciones internas, sino también de la percepción de estabilidad económica e institucional. En entornos donde la incertidumbre macroeconómica persiste, la percepción de riesgo puede debilitar el vínculo entre actitud favorable e intención efectiva, tal como sugieren Liñán y Jaén (2020).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DDA31E" w14:textId="77777777" w:rsidR="004C151E" w:rsidRPr="00071A69" w:rsidRDefault="004C151E" w:rsidP="004C151E">
+    <w:p w14:paraId="7BE11EC3" w14:textId="3AED1EC3" w:rsidR="00553058" w:rsidRPr="00071A69" w:rsidRDefault="004C151E" w:rsidP="004C151E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Desde el punto de vista teórico, los resultados amplían la aplicación empírica de la Teoría del Comportamiento Planeado hacia un contexto poco explorado: empresarios que han experimentado recientemente un cierre en medio de una crisis sistémica. Desde el punto de vista práctico, los hallazgos sugieren que las políticas de reactivación empresarial no deben centrarse exclusivamente en instrumentos financieros, sino también en mecanismos de legitimación social, acompañamiento psicológico y fortalecimiento de la confianza emprendedora.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE11EC3" w14:textId="77777777" w:rsidR="00553058" w:rsidRPr="00071A69" w:rsidRDefault="00553058" w:rsidP="004C151E">
+    <w:p w14:paraId="07D8DEBB" w14:textId="6B8552DE" w:rsidR="00553058" w:rsidRPr="00071A69" w:rsidRDefault="00553058" w:rsidP="00553058">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00890573" w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONCLUSIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F135C42" w14:textId="679986E5" w:rsidR="00553058" w:rsidRPr="00071A69" w:rsidRDefault="00553058" w:rsidP="00553058">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="07D8DEBB" w14:textId="65685A00" w:rsidR="00553058" w:rsidRPr="00071A69" w:rsidRDefault="00553058" w:rsidP="00553058">
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>El presente estudio analizó los determinantes de la intención de volver a emprender en empresarios que experimentaron el cierre de su empresa durante la crisis del COVID-19, tomando como marco de referencia la Teoría del Comportamiento Planeado. Los resultados muestran que los componentes cognitivos y sociales propuestos por Ajzen (1991) mantienen capacidad explicativa en contextos de crisis sistémica, aunque modulados por la experiencia reciente de cierre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C74ACA" w14:textId="77777777" w:rsidR="00553058" w:rsidRPr="00071A69" w:rsidRDefault="00553058" w:rsidP="00553058">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En particular, la percepción de normas sociales favorables y la presencia de actitudes motivacionales positivas emergen como factores centrales en la reactivación de trayectorias empresariales. Cuando el entorno social legitima el emprendimiento y el cierre no es interpretado exclusivamente como fracaso individual, la disposición a reemprender aumenta. De manera complementaria, la valoración del emprendimiento como reto personal y vía de autorrealización conserva relevancia incluso después de una experiencia adversa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8CCFB1" w14:textId="77777777" w:rsidR="00553058" w:rsidRPr="00071A69" w:rsidRDefault="00553058" w:rsidP="00553058">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al mismo tiempo, la presencia de factores desmotivadores asociados a la pérdida de confianza y a la incertidumbre económica reduce la intención de reemprender, lo que evidencia que el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>impacto de la crisis no se limita a dimensiones objetivas del mercado, sino que también afecta percepciones subjetivas sobre el riesgo y la capacidad de recuperación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7108AEDC" w14:textId="77777777" w:rsidR="00553058" w:rsidRPr="00071A69" w:rsidRDefault="00553058" w:rsidP="00553058">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desde el punto de vista teórico, el estudio amplía la aplicación empírica de la Teoría del Comportamiento Planeado hacia un escenario poco explorado en la literatura: empresarios que han experimentado el cierre de su empresa en medio de un shock sistémico. La evidencia sugiere que la estructura básica del modelo se mantiene operativa, pero que la experiencia previa introduce matices relevantes en la formación de la intención. Este aporte contribuye al diálogo entre la literatura sobre intención emprendedora y los estudios sobre resiliencia y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reemprendimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en contextos adversos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75292DF9" w14:textId="77777777" w:rsidR="00553058" w:rsidRPr="00071A69" w:rsidRDefault="00553058" w:rsidP="00553058">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>En términos prácticos, los hallazgos sugieren que las estrategias de reactivación empresarial no deben limitarse al acceso a financiamiento o incentivos fiscales. Resulta igualmente importante fortalecer entornos de apoyo social, programas de acompañamiento y mecanismos que contribuyan a reconstruir la confianza emprendedora. En economías regionales con alta dependencia del emprendimiento como mecanismo de generación de ingresos, la dimensión cultural y relacional puede desempeñar un papel determinante en la recuperación productiva.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D593A1" w14:textId="77777777" w:rsidR="00553058" w:rsidRPr="00071A69" w:rsidRDefault="00553058" w:rsidP="00553058">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este estudio presenta algunas limitaciones. El diseño transversal impide establecer relaciones causales estrictas y no permite observar la evolución de la intención en el tiempo. Asimismo, la muestra se concentra en una región específica, lo que puede limitar la generalización de los resultados a otros contextos institucionales y económicos. Investigaciones futuras podrían emplear diseños longitudinales, ampliar el análisis a otras regiones o incorporar variables relacionadas con digitalización, innovación o acceso efectivo a financiamiento, con el fin de profundizar en los mecanismos que facilitan el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reemprendimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tras episodios de crisis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA2B99D" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="004A71B5">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B778BA" w14:textId="77777777" w:rsidR="00356695" w:rsidRPr="00071A69" w:rsidRDefault="00356695" w:rsidP="004A71B5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6498BE1F" w14:textId="64B231F8" w:rsidR="004A5075" w:rsidRPr="00890573" w:rsidRDefault="004C151E" w:rsidP="00890573">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="00890573" w:rsidRPr="00071A69">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...64 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Al mismo tiempo, la presencia de factores desmotivadores asociados a la pérdida de confianza y a la incertidumbre económica reduce la intención de reemprender, lo que evidencia que el impacto de la crisis no se limita a dimensiones objetivas del mercado, sino que también afecta percepciones subjetivas sobre el riesgo y la capacidad de recuperación.</w:t>
-[...155 lines deleted...]
-        <w:t>Referencias</w:t>
+        <w:t>REFERENCIAS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F6181B" w14:textId="77777777" w:rsidR="0000437B" w:rsidRPr="00071A69" w:rsidRDefault="0000437B" w:rsidP="0000437B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Acs, Z. J., Desai, S., &amp; Hessels, J. (2008). </w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -15170,71 +15971,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Solimano, A. (2014). Entrepreneurship, the middle class, and social mobility: An overview of literature. In E. Lora &amp; F. Castellani (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Entrepreneurship in Latin America: A step up the social ladder?</w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...19 lines deleted...]
-        <w:t>. 17-49). Inter-American Development Bank; World Bank. https://openknowledge.worldbank.org/handle/10986/16944</w:t>
+        <w:t xml:space="preserve"> (pp. 17-49). Inter-American Development Bank; World Bank. https://openknowledge.worldbank.org/handle/10986/16944</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B55D47E" w14:textId="77777777" w:rsidR="0000437B" w:rsidRPr="00071A69" w:rsidRDefault="0000437B" w:rsidP="0000437B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tarapuez, E. (2008). </w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
@@ -15801,76 +16582,78 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Cultural Change, 69</w:t>
       </w:r>
       <w:r w:rsidRPr="00071A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(3), 1071-1113. https://doi.org/10.1086/704380</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F84BB9" w14:textId="70BC7446" w:rsidR="000B437B" w:rsidRPr="002351E9" w:rsidRDefault="000B437B" w:rsidP="0000437B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000B437B" w:rsidRPr="002351E9" w:rsidSect="0039245A">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:sectPr w:rsidR="000B437B" w:rsidRPr="002351E9" w:rsidSect="0009721C">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1701" w:right="1644" w:bottom="1701" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="20D3BECE" w14:textId="77777777" w:rsidR="009B3460" w:rsidRDefault="009B3460" w:rsidP="00DD7000">
+    <w:p w14:paraId="67B97A56" w14:textId="77777777" w:rsidR="006D48F2" w:rsidRDefault="006D48F2" w:rsidP="00DD7000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5229ACAB" w14:textId="77777777" w:rsidR="009B3460" w:rsidRDefault="009B3460" w:rsidP="00DD7000">
+    <w:p w14:paraId="2EED5EFA" w14:textId="77777777" w:rsidR="006D48F2" w:rsidRDefault="006D48F2" w:rsidP="00DD7000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -15976,272 +16759,167 @@
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidRPr="00DD7000">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="68B91E11" w14:textId="77777777" w:rsidR="00513C00" w:rsidRDefault="00513C00">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06DA5B04" w14:textId="77777777" w:rsidR="009B3460" w:rsidRDefault="009B3460" w:rsidP="00DD7000">
+    <w:p w14:paraId="381C4BA9" w14:textId="77777777" w:rsidR="006D48F2" w:rsidRDefault="006D48F2" w:rsidP="00DD7000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="614CE965" w14:textId="77777777" w:rsidR="009B3460" w:rsidRDefault="009B3460" w:rsidP="00DD7000">
+    <w:p w14:paraId="06A5C917" w14:textId="77777777" w:rsidR="006D48F2" w:rsidRDefault="006D48F2" w:rsidP="00DD7000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
-      </w:r>
-[...168 lines deleted...]
-        <w:t>, Armenia (Colombia).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4581EA28" w14:textId="3F6DB8FB" w:rsidR="00740962" w:rsidRPr="00740962" w:rsidRDefault="00740962" w:rsidP="00740962">
+  <w:p w14:paraId="4581EA28" w14:textId="38843DF4" w:rsidR="00740962" w:rsidRPr="00740962" w:rsidRDefault="00740962" w:rsidP="00740962">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="es-MX"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00740962">
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6013BF43" w14:textId="205FCDFE" w:rsidR="0009721C" w:rsidRPr="0009721C" w:rsidRDefault="0009721C" w:rsidP="0009721C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:b/>
-[...5 lines deleted...]
-        <w:lang w:val="es-MX"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>ARTÍCULO EN EDICIÓN/ARTICLE IN PRESS</w:t>
+    </w:pPr>
+    <w:r w:rsidRPr="0009721C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>pensamiento y gestión, N.º 5</w:t>
     </w:r>
+    <w:r w:rsidR="00322137">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="709D5856" w14:textId="77777777" w:rsidR="0009721C" w:rsidRPr="0009721C" w:rsidRDefault="0009721C" w:rsidP="0009721C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0009721C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>ISSN 2145-941X (online)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5F52C3C4" w14:textId="4B6FD9FB" w:rsidR="0009721C" w:rsidRPr="0009721C" w:rsidRDefault="0009721C" w:rsidP="0009721C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0009721C">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>https://dx.doi.org/</w:t>
+    </w:r>
+    <w:r w:rsidR="00322137" w:rsidRPr="00322137">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>10.14482/pege.58.303.404</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5695A975" w14:textId="77777777" w:rsidR="0009721C" w:rsidRPr="0009721C" w:rsidRDefault="0009721C">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11220A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AC7EF462"/>
     <w:lvl w:ilvl="0" w:tplc="240A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -17630,61 +18308,63 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B9B6542"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="26C0EDE6"/>
+    <w:tmpl w:val="401829A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="900" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
@@ -18191,50 +18871,51 @@
     <w:rsid w:val="00045278"/>
     <w:rsid w:val="000457E9"/>
     <w:rsid w:val="0005032D"/>
     <w:rsid w:val="00050714"/>
     <w:rsid w:val="00053FFA"/>
     <w:rsid w:val="00054827"/>
     <w:rsid w:val="00054E1D"/>
     <w:rsid w:val="00057761"/>
     <w:rsid w:val="00057F2D"/>
     <w:rsid w:val="00061FD7"/>
     <w:rsid w:val="00062996"/>
     <w:rsid w:val="00063AFF"/>
     <w:rsid w:val="00064E57"/>
     <w:rsid w:val="0006790F"/>
     <w:rsid w:val="00071A69"/>
     <w:rsid w:val="000720D5"/>
     <w:rsid w:val="00073539"/>
     <w:rsid w:val="00075192"/>
     <w:rsid w:val="000777BD"/>
     <w:rsid w:val="00077E4E"/>
     <w:rsid w:val="0008040A"/>
     <w:rsid w:val="0008085F"/>
     <w:rsid w:val="00085B4A"/>
     <w:rsid w:val="00091A62"/>
     <w:rsid w:val="00095C6B"/>
+    <w:rsid w:val="0009721C"/>
     <w:rsid w:val="000A5909"/>
     <w:rsid w:val="000A5F28"/>
     <w:rsid w:val="000A7292"/>
     <w:rsid w:val="000A7A23"/>
     <w:rsid w:val="000B0E90"/>
     <w:rsid w:val="000B1A76"/>
     <w:rsid w:val="000B1EEE"/>
     <w:rsid w:val="000B437B"/>
     <w:rsid w:val="000B5C91"/>
     <w:rsid w:val="000C3AE8"/>
     <w:rsid w:val="000C4B4C"/>
     <w:rsid w:val="000C5669"/>
     <w:rsid w:val="000C6C10"/>
     <w:rsid w:val="000C7748"/>
     <w:rsid w:val="000C7B74"/>
     <w:rsid w:val="000D0907"/>
     <w:rsid w:val="000D26BD"/>
     <w:rsid w:val="000D799D"/>
     <w:rsid w:val="000E2531"/>
     <w:rsid w:val="000E26B8"/>
     <w:rsid w:val="000E4DC9"/>
     <w:rsid w:val="000E6D54"/>
     <w:rsid w:val="000E724D"/>
     <w:rsid w:val="000F557E"/>
     <w:rsid w:val="000F73B0"/>
@@ -18256,136 +18937,141 @@
     <w:rsid w:val="001633F3"/>
     <w:rsid w:val="00176B43"/>
     <w:rsid w:val="00176C09"/>
     <w:rsid w:val="00177F84"/>
     <w:rsid w:val="00180BDC"/>
     <w:rsid w:val="0018241A"/>
     <w:rsid w:val="00184541"/>
     <w:rsid w:val="00187621"/>
     <w:rsid w:val="00187ACB"/>
     <w:rsid w:val="001902A2"/>
     <w:rsid w:val="001907AF"/>
     <w:rsid w:val="001A45F0"/>
     <w:rsid w:val="001A6D0A"/>
     <w:rsid w:val="001B0BA3"/>
     <w:rsid w:val="001B207E"/>
     <w:rsid w:val="001B3567"/>
     <w:rsid w:val="001C0F56"/>
     <w:rsid w:val="001D047C"/>
     <w:rsid w:val="001D1141"/>
     <w:rsid w:val="001D219D"/>
     <w:rsid w:val="001D4F04"/>
     <w:rsid w:val="001D69FB"/>
     <w:rsid w:val="001E18CB"/>
     <w:rsid w:val="001E5BCB"/>
     <w:rsid w:val="001F6442"/>
+    <w:rsid w:val="001F7DF5"/>
     <w:rsid w:val="002060D2"/>
     <w:rsid w:val="002122BF"/>
     <w:rsid w:val="00222BCF"/>
     <w:rsid w:val="00222CB1"/>
     <w:rsid w:val="00226E1E"/>
     <w:rsid w:val="00227042"/>
     <w:rsid w:val="0023064C"/>
     <w:rsid w:val="00231CC0"/>
     <w:rsid w:val="00232516"/>
     <w:rsid w:val="002351E9"/>
     <w:rsid w:val="00236401"/>
     <w:rsid w:val="002374B1"/>
     <w:rsid w:val="00242E54"/>
     <w:rsid w:val="00245694"/>
     <w:rsid w:val="00247254"/>
     <w:rsid w:val="00247AAF"/>
     <w:rsid w:val="00254FFB"/>
     <w:rsid w:val="00263189"/>
     <w:rsid w:val="002642B6"/>
     <w:rsid w:val="002659C4"/>
     <w:rsid w:val="00271FC6"/>
     <w:rsid w:val="00272F47"/>
     <w:rsid w:val="002743FB"/>
     <w:rsid w:val="00274711"/>
     <w:rsid w:val="00277756"/>
     <w:rsid w:val="002812EF"/>
     <w:rsid w:val="00283269"/>
     <w:rsid w:val="002842B6"/>
     <w:rsid w:val="00292F17"/>
     <w:rsid w:val="0029684B"/>
     <w:rsid w:val="00297620"/>
     <w:rsid w:val="002A0188"/>
     <w:rsid w:val="002A0267"/>
     <w:rsid w:val="002A15A2"/>
     <w:rsid w:val="002A1F9C"/>
     <w:rsid w:val="002B0FAF"/>
     <w:rsid w:val="002B4A5A"/>
     <w:rsid w:val="002B62B2"/>
     <w:rsid w:val="002B6700"/>
     <w:rsid w:val="002C0686"/>
     <w:rsid w:val="002C274C"/>
     <w:rsid w:val="002C3557"/>
     <w:rsid w:val="002C3EB4"/>
     <w:rsid w:val="002D0622"/>
+    <w:rsid w:val="002D2B1C"/>
     <w:rsid w:val="002D6A6E"/>
+    <w:rsid w:val="002E12EA"/>
     <w:rsid w:val="002E39CA"/>
     <w:rsid w:val="002E41DF"/>
     <w:rsid w:val="002E4EE9"/>
     <w:rsid w:val="002F58D8"/>
     <w:rsid w:val="00302DD0"/>
     <w:rsid w:val="00302E76"/>
     <w:rsid w:val="00307C90"/>
     <w:rsid w:val="0031244D"/>
     <w:rsid w:val="0031272F"/>
     <w:rsid w:val="003158CA"/>
     <w:rsid w:val="00315FC2"/>
     <w:rsid w:val="00316BA2"/>
     <w:rsid w:val="00320D16"/>
+    <w:rsid w:val="00322137"/>
     <w:rsid w:val="003231CC"/>
     <w:rsid w:val="00323840"/>
     <w:rsid w:val="00325BA6"/>
     <w:rsid w:val="003311E6"/>
     <w:rsid w:val="00332C6A"/>
     <w:rsid w:val="0033422A"/>
     <w:rsid w:val="00335B87"/>
     <w:rsid w:val="0033672A"/>
     <w:rsid w:val="00341C98"/>
     <w:rsid w:val="00345711"/>
     <w:rsid w:val="00356695"/>
     <w:rsid w:val="00360415"/>
     <w:rsid w:val="00365D0C"/>
     <w:rsid w:val="00366784"/>
     <w:rsid w:val="0037733C"/>
     <w:rsid w:val="003775F9"/>
     <w:rsid w:val="00384D26"/>
     <w:rsid w:val="0039245A"/>
     <w:rsid w:val="003973F5"/>
     <w:rsid w:val="003A3A21"/>
     <w:rsid w:val="003A3A3E"/>
     <w:rsid w:val="003A7210"/>
     <w:rsid w:val="003B2F56"/>
     <w:rsid w:val="003C218D"/>
     <w:rsid w:val="003C6B7E"/>
     <w:rsid w:val="003C6EA5"/>
     <w:rsid w:val="003D5B06"/>
     <w:rsid w:val="003E1F54"/>
+    <w:rsid w:val="003E7FB5"/>
     <w:rsid w:val="003F14F7"/>
     <w:rsid w:val="003F1BB0"/>
     <w:rsid w:val="003F7466"/>
     <w:rsid w:val="00403AFE"/>
     <w:rsid w:val="004062E0"/>
     <w:rsid w:val="004101A1"/>
     <w:rsid w:val="00411E78"/>
     <w:rsid w:val="004127C9"/>
     <w:rsid w:val="00412F54"/>
     <w:rsid w:val="00413B9B"/>
     <w:rsid w:val="004140DD"/>
     <w:rsid w:val="004153A8"/>
     <w:rsid w:val="00416295"/>
     <w:rsid w:val="00425692"/>
     <w:rsid w:val="004257B2"/>
     <w:rsid w:val="00426440"/>
     <w:rsid w:val="00426584"/>
     <w:rsid w:val="00430794"/>
     <w:rsid w:val="004324B3"/>
     <w:rsid w:val="0043623E"/>
     <w:rsid w:val="00437F75"/>
     <w:rsid w:val="00450947"/>
     <w:rsid w:val="00452EBE"/>
     <w:rsid w:val="0045795D"/>
     <w:rsid w:val="00460606"/>
@@ -18404,50 +19090,51 @@
     <w:rsid w:val="004A71B5"/>
     <w:rsid w:val="004B5797"/>
     <w:rsid w:val="004C0588"/>
     <w:rsid w:val="004C151E"/>
     <w:rsid w:val="004C1BC7"/>
     <w:rsid w:val="004C36B9"/>
     <w:rsid w:val="004C5D52"/>
     <w:rsid w:val="004D163C"/>
     <w:rsid w:val="004D7871"/>
     <w:rsid w:val="004E0D48"/>
     <w:rsid w:val="004E2CC2"/>
     <w:rsid w:val="004E3791"/>
     <w:rsid w:val="004E3FFA"/>
     <w:rsid w:val="004E6D2A"/>
     <w:rsid w:val="004E7B47"/>
     <w:rsid w:val="004F0489"/>
     <w:rsid w:val="004F06BA"/>
     <w:rsid w:val="004F5F81"/>
     <w:rsid w:val="00503923"/>
     <w:rsid w:val="0050681D"/>
     <w:rsid w:val="00512275"/>
     <w:rsid w:val="00513A8B"/>
     <w:rsid w:val="00513C00"/>
     <w:rsid w:val="0051566B"/>
     <w:rsid w:val="005172D8"/>
+    <w:rsid w:val="00517BB5"/>
     <w:rsid w:val="00521D09"/>
     <w:rsid w:val="0052454E"/>
     <w:rsid w:val="00527C2B"/>
     <w:rsid w:val="005444CF"/>
     <w:rsid w:val="00545011"/>
     <w:rsid w:val="00546245"/>
     <w:rsid w:val="00553058"/>
     <w:rsid w:val="00554CE7"/>
     <w:rsid w:val="00560734"/>
     <w:rsid w:val="005626C4"/>
     <w:rsid w:val="00563100"/>
     <w:rsid w:val="00563155"/>
     <w:rsid w:val="00566BC9"/>
     <w:rsid w:val="00570C39"/>
     <w:rsid w:val="005741E4"/>
     <w:rsid w:val="00576618"/>
     <w:rsid w:val="005845FF"/>
     <w:rsid w:val="005878BC"/>
     <w:rsid w:val="00591B75"/>
     <w:rsid w:val="005A35D7"/>
     <w:rsid w:val="005A7338"/>
     <w:rsid w:val="005B56DB"/>
     <w:rsid w:val="005B7488"/>
     <w:rsid w:val="005C29D4"/>
     <w:rsid w:val="005C4BDB"/>
@@ -18468,50 +19155,51 @@
     <w:rsid w:val="00637C23"/>
     <w:rsid w:val="006433F1"/>
     <w:rsid w:val="00644CDB"/>
     <w:rsid w:val="0064658D"/>
     <w:rsid w:val="00651E13"/>
     <w:rsid w:val="00656BF7"/>
     <w:rsid w:val="006729C3"/>
     <w:rsid w:val="006747BB"/>
     <w:rsid w:val="00674934"/>
     <w:rsid w:val="006805E5"/>
     <w:rsid w:val="00682D86"/>
     <w:rsid w:val="00683F71"/>
     <w:rsid w:val="006868F8"/>
     <w:rsid w:val="00686D8F"/>
     <w:rsid w:val="00690D59"/>
     <w:rsid w:val="00692174"/>
     <w:rsid w:val="0069568C"/>
     <w:rsid w:val="006A0C1F"/>
     <w:rsid w:val="006A21FE"/>
     <w:rsid w:val="006A3E91"/>
     <w:rsid w:val="006A5EC7"/>
     <w:rsid w:val="006A6975"/>
     <w:rsid w:val="006C0CE1"/>
     <w:rsid w:val="006C1BA6"/>
     <w:rsid w:val="006C30AB"/>
+    <w:rsid w:val="006D48F2"/>
     <w:rsid w:val="006E6DA8"/>
     <w:rsid w:val="006F015E"/>
     <w:rsid w:val="006F2C81"/>
     <w:rsid w:val="006F33A1"/>
     <w:rsid w:val="007043C6"/>
     <w:rsid w:val="007077EE"/>
     <w:rsid w:val="00710A98"/>
     <w:rsid w:val="0072130B"/>
     <w:rsid w:val="00724BFB"/>
     <w:rsid w:val="00726092"/>
     <w:rsid w:val="00727506"/>
     <w:rsid w:val="00731308"/>
     <w:rsid w:val="007329A8"/>
     <w:rsid w:val="00740962"/>
     <w:rsid w:val="007420C0"/>
     <w:rsid w:val="00743CB0"/>
     <w:rsid w:val="0074472B"/>
     <w:rsid w:val="007466AB"/>
     <w:rsid w:val="00750925"/>
     <w:rsid w:val="00753270"/>
     <w:rsid w:val="00755688"/>
     <w:rsid w:val="00756DAE"/>
     <w:rsid w:val="00756E0E"/>
     <w:rsid w:val="00760408"/>
     <w:rsid w:val="00760532"/>
@@ -18532,50 +19220,51 @@
     <w:rsid w:val="007B5246"/>
     <w:rsid w:val="007B63FC"/>
     <w:rsid w:val="007C01B4"/>
     <w:rsid w:val="007C3886"/>
     <w:rsid w:val="007C3E10"/>
     <w:rsid w:val="007C6448"/>
     <w:rsid w:val="007C6DCC"/>
     <w:rsid w:val="007E0A6C"/>
     <w:rsid w:val="007E39AB"/>
     <w:rsid w:val="007E3E20"/>
     <w:rsid w:val="007E537A"/>
     <w:rsid w:val="00807668"/>
     <w:rsid w:val="00810592"/>
     <w:rsid w:val="0081181B"/>
     <w:rsid w:val="00812C49"/>
     <w:rsid w:val="0081301C"/>
     <w:rsid w:val="00814EF6"/>
     <w:rsid w:val="008241EB"/>
     <w:rsid w:val="00835FBB"/>
     <w:rsid w:val="00837A50"/>
     <w:rsid w:val="00845EBD"/>
     <w:rsid w:val="00865F61"/>
     <w:rsid w:val="00875843"/>
     <w:rsid w:val="00875ED8"/>
     <w:rsid w:val="00886AD1"/>
+    <w:rsid w:val="00890573"/>
     <w:rsid w:val="00894570"/>
     <w:rsid w:val="0089669B"/>
     <w:rsid w:val="00897E23"/>
     <w:rsid w:val="008A2E12"/>
     <w:rsid w:val="008A305C"/>
     <w:rsid w:val="008A39A9"/>
     <w:rsid w:val="008A6D15"/>
     <w:rsid w:val="008A749C"/>
     <w:rsid w:val="008B3E45"/>
     <w:rsid w:val="008D00B5"/>
     <w:rsid w:val="008D7F90"/>
     <w:rsid w:val="008E0BF4"/>
     <w:rsid w:val="008E3142"/>
     <w:rsid w:val="008E4918"/>
     <w:rsid w:val="008F1E48"/>
     <w:rsid w:val="008F5D81"/>
     <w:rsid w:val="008F73B5"/>
     <w:rsid w:val="00900C7D"/>
     <w:rsid w:val="00910CA5"/>
     <w:rsid w:val="00920888"/>
     <w:rsid w:val="00922A17"/>
     <w:rsid w:val="0092366C"/>
     <w:rsid w:val="00926129"/>
     <w:rsid w:val="00930740"/>
     <w:rsid w:val="009312FC"/>
@@ -18608,86 +19297,88 @@
     <w:rsid w:val="009B329C"/>
     <w:rsid w:val="009B3460"/>
     <w:rsid w:val="009B3E35"/>
     <w:rsid w:val="009B4B9A"/>
     <w:rsid w:val="009B5EA2"/>
     <w:rsid w:val="009C611B"/>
     <w:rsid w:val="009C6AF1"/>
     <w:rsid w:val="009C6FF9"/>
     <w:rsid w:val="009D3463"/>
     <w:rsid w:val="009D5E93"/>
     <w:rsid w:val="009E19AA"/>
     <w:rsid w:val="009E2FDE"/>
     <w:rsid w:val="009E3278"/>
     <w:rsid w:val="009E4444"/>
     <w:rsid w:val="009F2101"/>
     <w:rsid w:val="009F2757"/>
     <w:rsid w:val="009F33A7"/>
     <w:rsid w:val="009F71C5"/>
     <w:rsid w:val="00A04A15"/>
     <w:rsid w:val="00A054B8"/>
     <w:rsid w:val="00A05EC8"/>
     <w:rsid w:val="00A11EEB"/>
     <w:rsid w:val="00A1278C"/>
     <w:rsid w:val="00A12A29"/>
     <w:rsid w:val="00A143E3"/>
+    <w:rsid w:val="00A2389C"/>
     <w:rsid w:val="00A34F56"/>
     <w:rsid w:val="00A350A8"/>
     <w:rsid w:val="00A36AA0"/>
     <w:rsid w:val="00A378AA"/>
     <w:rsid w:val="00A432BE"/>
     <w:rsid w:val="00A44AD3"/>
     <w:rsid w:val="00A45D69"/>
     <w:rsid w:val="00A46486"/>
     <w:rsid w:val="00A5072B"/>
     <w:rsid w:val="00A51952"/>
     <w:rsid w:val="00A5308A"/>
     <w:rsid w:val="00A60B65"/>
     <w:rsid w:val="00A7045B"/>
     <w:rsid w:val="00A7133E"/>
     <w:rsid w:val="00A73454"/>
     <w:rsid w:val="00A737D8"/>
     <w:rsid w:val="00A7436F"/>
     <w:rsid w:val="00A7592B"/>
     <w:rsid w:val="00A8325B"/>
     <w:rsid w:val="00A83561"/>
     <w:rsid w:val="00A84A6E"/>
     <w:rsid w:val="00A87906"/>
     <w:rsid w:val="00A903AE"/>
     <w:rsid w:val="00A93FE7"/>
     <w:rsid w:val="00A9471F"/>
     <w:rsid w:val="00AA0E1D"/>
     <w:rsid w:val="00AA2E3A"/>
     <w:rsid w:val="00AA622B"/>
     <w:rsid w:val="00AB789E"/>
     <w:rsid w:val="00AC3D70"/>
     <w:rsid w:val="00AC615A"/>
     <w:rsid w:val="00AC794A"/>
     <w:rsid w:val="00AD1BE4"/>
     <w:rsid w:val="00AD1F4E"/>
     <w:rsid w:val="00AD6732"/>
     <w:rsid w:val="00AD6EEA"/>
+    <w:rsid w:val="00AE179B"/>
     <w:rsid w:val="00AE626D"/>
     <w:rsid w:val="00AF0FA4"/>
     <w:rsid w:val="00AF3425"/>
     <w:rsid w:val="00AF4588"/>
     <w:rsid w:val="00AF6632"/>
     <w:rsid w:val="00B02578"/>
     <w:rsid w:val="00B1454F"/>
     <w:rsid w:val="00B159F4"/>
     <w:rsid w:val="00B15E65"/>
     <w:rsid w:val="00B17ADB"/>
     <w:rsid w:val="00B24DA5"/>
     <w:rsid w:val="00B25789"/>
     <w:rsid w:val="00B262A6"/>
     <w:rsid w:val="00B30A39"/>
     <w:rsid w:val="00B42DC6"/>
     <w:rsid w:val="00B46153"/>
     <w:rsid w:val="00B47671"/>
     <w:rsid w:val="00B50565"/>
     <w:rsid w:val="00B50FB0"/>
     <w:rsid w:val="00B51D31"/>
     <w:rsid w:val="00B5225B"/>
     <w:rsid w:val="00B526F2"/>
     <w:rsid w:val="00B53131"/>
     <w:rsid w:val="00B54168"/>
     <w:rsid w:val="00B54359"/>
@@ -18716,50 +19407,51 @@
     <w:rsid w:val="00BF0C54"/>
     <w:rsid w:val="00BF0FCA"/>
     <w:rsid w:val="00C0572A"/>
     <w:rsid w:val="00C0652F"/>
     <w:rsid w:val="00C153A9"/>
     <w:rsid w:val="00C2671B"/>
     <w:rsid w:val="00C26CC0"/>
     <w:rsid w:val="00C328DA"/>
     <w:rsid w:val="00C35838"/>
     <w:rsid w:val="00C408A3"/>
     <w:rsid w:val="00C42C9F"/>
     <w:rsid w:val="00C4464D"/>
     <w:rsid w:val="00C51BF2"/>
     <w:rsid w:val="00C55CAA"/>
     <w:rsid w:val="00C617F8"/>
     <w:rsid w:val="00C71E06"/>
     <w:rsid w:val="00C73608"/>
     <w:rsid w:val="00C802DB"/>
     <w:rsid w:val="00C854F9"/>
     <w:rsid w:val="00C90663"/>
     <w:rsid w:val="00CA1CA9"/>
     <w:rsid w:val="00CA36DB"/>
     <w:rsid w:val="00CA663B"/>
     <w:rsid w:val="00CA71C9"/>
     <w:rsid w:val="00CB1835"/>
+    <w:rsid w:val="00CB3676"/>
     <w:rsid w:val="00CB5ECD"/>
     <w:rsid w:val="00CB72E4"/>
     <w:rsid w:val="00CC25BD"/>
     <w:rsid w:val="00CC4539"/>
     <w:rsid w:val="00CC67EB"/>
     <w:rsid w:val="00CC682E"/>
     <w:rsid w:val="00CD1549"/>
     <w:rsid w:val="00CD37EB"/>
     <w:rsid w:val="00CD55D8"/>
     <w:rsid w:val="00CD5EF2"/>
     <w:rsid w:val="00CE062B"/>
     <w:rsid w:val="00CE1B9C"/>
     <w:rsid w:val="00CE2AC1"/>
     <w:rsid w:val="00CE5248"/>
     <w:rsid w:val="00CF1DA9"/>
     <w:rsid w:val="00CF3FD2"/>
     <w:rsid w:val="00D00F85"/>
     <w:rsid w:val="00D05F6D"/>
     <w:rsid w:val="00D07461"/>
     <w:rsid w:val="00D1387E"/>
     <w:rsid w:val="00D14B2C"/>
     <w:rsid w:val="00D156D1"/>
     <w:rsid w:val="00D32C43"/>
     <w:rsid w:val="00D34D81"/>
     <w:rsid w:val="00D42030"/>
@@ -18823,50 +19515,51 @@
     <w:rsid w:val="00E75391"/>
     <w:rsid w:val="00E75E34"/>
     <w:rsid w:val="00E7693E"/>
     <w:rsid w:val="00E77F21"/>
     <w:rsid w:val="00E817D1"/>
     <w:rsid w:val="00E83C5E"/>
     <w:rsid w:val="00E860EC"/>
     <w:rsid w:val="00E87E04"/>
     <w:rsid w:val="00E91050"/>
     <w:rsid w:val="00E97BEF"/>
     <w:rsid w:val="00EA4174"/>
     <w:rsid w:val="00EA50D0"/>
     <w:rsid w:val="00EA5FFB"/>
     <w:rsid w:val="00EB1BA7"/>
     <w:rsid w:val="00EB707F"/>
     <w:rsid w:val="00EC0C51"/>
     <w:rsid w:val="00EC43C3"/>
     <w:rsid w:val="00EC79DB"/>
     <w:rsid w:val="00ED5728"/>
     <w:rsid w:val="00ED6EE5"/>
     <w:rsid w:val="00EE3E59"/>
     <w:rsid w:val="00EE6EEA"/>
     <w:rsid w:val="00EE732F"/>
     <w:rsid w:val="00EF67A6"/>
     <w:rsid w:val="00F00F68"/>
+    <w:rsid w:val="00F011E6"/>
     <w:rsid w:val="00F04F3C"/>
     <w:rsid w:val="00F1459B"/>
     <w:rsid w:val="00F24016"/>
     <w:rsid w:val="00F253D3"/>
     <w:rsid w:val="00F27A92"/>
     <w:rsid w:val="00F36EAB"/>
     <w:rsid w:val="00F41567"/>
     <w:rsid w:val="00F45D2C"/>
     <w:rsid w:val="00F51831"/>
     <w:rsid w:val="00F52214"/>
     <w:rsid w:val="00F53E60"/>
     <w:rsid w:val="00F54C05"/>
     <w:rsid w:val="00F54D53"/>
     <w:rsid w:val="00F55AE9"/>
     <w:rsid w:val="00F57714"/>
     <w:rsid w:val="00F6354E"/>
     <w:rsid w:val="00F71667"/>
     <w:rsid w:val="00F814DF"/>
     <w:rsid w:val="00F874E8"/>
     <w:rsid w:val="00F909D8"/>
     <w:rsid w:val="00F91D5E"/>
     <w:rsid w:val="00F9674C"/>
     <w:rsid w:val="00FA0514"/>
     <w:rsid w:val="00FA06ED"/>
     <w:rsid w:val="00FA08B7"/>
@@ -19690,67 +20383,65 @@
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00D76E8D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ztplmc">
     <w:name w:val="ztplmc"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00D76E8D"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="jlqj4b">
     <w:name w:val="jlqj4b"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00D76E8D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotapie">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextonotapieCar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E724D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextonotapieCar">
     <w:name w:val="Texto nota pie Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textonotapie"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="000E724D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalpie">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E724D"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodeglobo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodegloboCar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F04F3C"/>
@@ -21330,55 +22021,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2101901977">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3166-4718" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eitarapuez@uniquindio.edu.co" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1668-0840" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcarmonag_1@uniquindio.edu.co" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8448-7738" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eitarapuez@uniquindio.edu.co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8448-7738" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mcarmonag_1@uniquindio.edu.co" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3166-4718" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1668-0840" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21652,70 +22339,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22AC87F4-3053-4FBE-BB1B-6ABC52C2976A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>44180</Characters>
+  <Pages>26</Pages>
+  <Words>8155</Words>
+  <Characters>44854</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>368</Lines>
-  <Paragraphs>104</Paragraphs>
+  <Lines>373</Lines>
+  <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52108</CharactersWithSpaces>
+  <CharactersWithSpaces>52904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>