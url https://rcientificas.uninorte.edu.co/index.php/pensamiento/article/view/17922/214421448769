--- v0 (2026-03-19)
+++ v1 (2026-04-29)
@@ -1,36 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1298B5F2" w14:textId="36AD7474" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="003C0D0C" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -189,87 +192,98 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Argentina</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37222B37" w14:textId="4034E3B3" w:rsidR="008628F1" w:rsidRPr="00BF5C3D" w:rsidRDefault="00BF5C3D" w:rsidP="00BF5C3D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>María Verónica Alderete</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C52065" w14:textId="3796AF59" w:rsidR="00BF5C3D" w:rsidRPr="00BF5C3D" w:rsidRDefault="00BF5C3D" w:rsidP="00BF5C3D">
+    <w:p w14:paraId="05C52065" w14:textId="3796AF59" w:rsidR="00BF5C3D" w:rsidRDefault="00BF5C3D" w:rsidP="00BF5C3D">
       <w:pPr>
         <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ph</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. D. en Economía. Profesora Asociada. Universidad Nacional del Sur (UNS), Argentina. Investigadora Independiente, IIESS, UNS-CONICET. Rol de la autora: intelectual, experimental y comunicativo</w:t>
       </w:r>
       <w:r w:rsidR="008C1645">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="01D66BEE" w14:textId="77777777" w:rsidR="001053C7" w:rsidRPr="00BF5C3D" w:rsidRDefault="001053C7" w:rsidP="00BF5C3D">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3BF48B03" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388616CF" w14:textId="0C2A0502" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
@@ -744,93 +758,259 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021AAC20" w14:textId="1BEFD612" w:rsidR="00343AE6" w:rsidRPr="00BF5C3D" w:rsidRDefault="00343AE6" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This paper examines the adoption of multichannel e-commerce (MCE) and its relationship with the degree of digital maturity of Argentine MSMEs. The digital channels analyzed for e-commerce are websites, social media, and e-marketplaces. The relationship between MCE and certain control variables such as size and sector of activity is described. Data from the 2022 Ibero-American Observatory of MSMEs is used. Through an exploratory descriptive analysis, the results indicate a predominance of the transactional level across all company sizes: 15% of companies do not participate in any digital channel, 5% are informational; 31.4% are interactive; and 45.1% are transactional. The transactional level prevails in the energy sector, </w:t>
+        <w:t xml:space="preserve">This paper examines the adoption of multichannel e-commerce (MCE) and its relationship with the degree of digital maturity of Argentine MSMEs. The digital channels analyzed for e-commerce are websites, social media, and e-marketplaces. The relationship between MCE and certain control variables such as size and sector of activity is described. Data from the 2022 Ibero-American Observatory of MSMEs is used. Through an exploratory descriptive analysis, the results indicate a predominance of the transactional level across all company sizes: 15% of </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>with 80% of cases, followed by commerce, with almost 60%. A higher level of e-commerce is accompanied by digital maturity.</w:t>
+        <w:t>companies do not participate in any digital channel, 5% are informational; 31.4% are interactive; and 45.1% are transactional. The transactional level prevails in the energy sector, with 80% of cases, followed by commerce, with almost 60%. A higher level of e-commerce is accompanied by digital maturity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F36D02B" w14:textId="78B3E077" w:rsidR="009754B4" w:rsidRPr="00BF5C3D" w:rsidRDefault="007523CE" w:rsidP="003D6CCE">
+    <w:p w14:paraId="4F36D02B" w14:textId="78B3E077" w:rsidR="009754B4" w:rsidRDefault="007523CE" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>electronic commerce; digital channels; digital maturity; MSMEs</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="02064A62" w14:textId="2EB8D47D" w:rsidR="001053C7" w:rsidRDefault="001053C7" w:rsidP="001053C7">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>recepción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 de mayo de 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB52F08" w14:textId="4008652A" w:rsidR="001053C7" w:rsidRDefault="001053C7" w:rsidP="001053C7">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Fecha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aceptación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC0E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>febrero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC0E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 2026 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9EF4C4" w14:textId="77777777" w:rsidR="001053C7" w:rsidRDefault="001053C7" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387B6ABD" w14:textId="77777777" w:rsidR="001053C7" w:rsidRPr="00BF5C3D" w:rsidRDefault="001053C7" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6D799CDA" w14:textId="14A6783D" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1311,51 +1491,60 @@
         </w:rPr>
         <w:t>Otro aspecto importante en los últimos años fue el incremento en las opciones de servicios de cobro en línea como Mercado Pago y las billeteras electrónicas</w:t>
       </w:r>
       <w:r w:rsidR="005A442D" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (UNCTAD, 2020)</w:t>
       </w:r>
       <w:r w:rsidR="003C45CC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F55D63" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A pesar de ello, hay sectores específicos (por ejemplo, el comercio minorista) en los cuales, incluso en naciones desarrolladas, la participación del comercio electrónico en el panorama general del comercio sigue siendo limitada (Dini et al., 2021).</w:t>
+        <w:t xml:space="preserve">A pesar de ello, hay sectores específicos (por ejemplo, el comercio </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55D63" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>minorista) en los cuales, incluso en naciones desarrolladas, la participación del comercio electrónico en el panorama general del comercio sigue siendo limitada (Dini et al., 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="733FA969" w14:textId="4AED746F" w:rsidR="003C45CC" w:rsidRPr="00BF5C3D" w:rsidRDefault="00A94DFD" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00F55D63" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1613,60 +1802,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C45CC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En </w:t>
       </w:r>
       <w:r w:rsidR="003468FB" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la región</w:t>
       </w:r>
       <w:r w:rsidR="003C45CC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, se ha observado un notable aumento en el número de sitios web </w:t>
-[...8 lines deleted...]
-        <w:t>empresariales: durante el período de abril a mayo de 2020, los sitios web experimentaron un incremento del 800% en Colombia y México, y un aumento del 360% en Brasil y Chile (CEPAL, 2020). Además, durante el año 2020, más de diez millones de individuos llevaron a cabo sus compras a través de Mercado Libre (CACE, 2021; OIT, 2020). Según datos proporcionados por la Cámara Argentina de Comercio Electrónico, el comercio electrónico en Argentina experimentó un crecimiento del 124% en comparación con el año anterior, 2019. Este crecimiento incluyó la identificación de más de 1.200.000 nuevos compradores en línea y un aumento del 72% en los productos vendidos (CACE, 2021).</w:t>
+        <w:t>, se ha observado un notable aumento en el número de sitios web empresariales: durante el período de abril a mayo de 2020, los sitios web experimentaron un incremento del 800% en Colombia y México, y un aumento del 360% en Brasil y Chile (CEPAL, 2020). Además, durante el año 2020, más de diez millones de individuos llevaron a cabo sus compras a través de Mercado Libre (CACE, 2021; OIT, 2020). Según datos proporcionados por la Cámara Argentina de Comercio Electrónico, el comercio electrónico en Argentina experimentó un crecimiento del 124% en comparación con el año anterior, 2019. Este crecimiento incluyó la identificación de más de 1.200.000 nuevos compradores en línea y un aumento del 72% en los productos vendidos (CACE, 2021).</w:t>
       </w:r>
       <w:r w:rsidR="00FD543C" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> En Argentina, el estudio de la CACE para 2020 indicaba que 5 de cada 10 empresas estarían utilizando </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD543C" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>marketplaces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FD543C" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1870,100 +2050,100 @@
         <w:t>S</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> argentinas que integra</w:t>
       </w:r>
       <w:r w:rsidR="00F86787" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>n la muestra para el año 2022, respecto a la adopción de comercio electrónico (ACE) y la madurez en el proceso de transformación digital.</w:t>
+        <w:t xml:space="preserve">n la muestra para el año 2022, respecto a la adopción de comercio electrónico (ACE) y la madurez en el proceso de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>transformación digital.</w:t>
       </w:r>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00543AD0" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las preguntas de investigación que busca responder este trabajo son: ¿cuál es el nivel de adopción de comercio electrónico y de madurez digital de las MiPyME argentinas? ¿existen diferencias significativas según el tamaño organizacional, el sector de actividad? ¿hay relación significativa entre los niveles de ACE y otras variables asociadas a la madurez digital como las tecnologías implementadas, las estrategias digitales, la formación de los recursos humanos, la internacionalización de la empresa? ¿Qué barreras a la transformación digital están afectando los niveles de ACE?</w:t>
       </w:r>
       <w:r w:rsidR="00543AD0" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A su vez, los resultados de este trabajo sobre </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">empresas de Argentina se contrastan con los resultados de la misma encuesta a nivel iberoamericano, </w:t>
+        <w:t xml:space="preserve">A su vez, los resultados de este trabajo sobre empresas de Argentina se contrastan con los resultados de la misma encuesta a nivel iberoamericano, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en relación a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los niveles de madurez digital </w:t>
       </w:r>
       <w:r w:rsidR="000D4487" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2296,51 +2476,60 @@
         </w:rPr>
         <w:t>dopción y no adopción</w:t>
       </w:r>
       <w:r w:rsidR="00355D04" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="000D4487" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para cada nivel se plantea una serie de prestaciones informativas, interactivas y transaccionales en línea, asociadas de diverso grado de complejidad. </w:t>
+        <w:t xml:space="preserve">Para cada nivel se plantea una serie de prestaciones informativas, </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4487" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">interactivas y transaccionales en línea, asociadas de diverso grado de complejidad. </w:t>
       </w:r>
       <w:r w:rsidR="00355D04" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Una de las limitaciones de</w:t>
       </w:r>
       <w:r w:rsidR="00065B75" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">los modelos de madurez y los indicadores de ACE </w:t>
       </w:r>
@@ -2457,60 +2646,51 @@
         </w:rPr>
         <w:t>Recientemente</w:t>
       </w:r>
       <w:r w:rsidR="00D14E17" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00543AD0" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autor &amp; Autor</w:t>
       </w:r>
       <w:r w:rsidR="00D14E17" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2022) proponen un indicador de ACE multicanal o ACEm, que integra en la medición </w:t>
-[...8 lines deleted...]
-        <w:t>las presentaciones y actuación de las empresas en diversos canales digitales</w:t>
+        <w:t xml:space="preserve"> (2022) proponen un indicador de ACE multicanal o ACEm, que integra en la medición las presentaciones y actuación de las empresas en diversos canales digitales</w:t>
       </w:r>
       <w:r w:rsidR="001B2166" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, sumando a los</w:t>
       </w:r>
       <w:r w:rsidR="00D14E17" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sitios web institucionales, </w:t>
       </w:r>
       <w:r w:rsidR="001B2166" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">los </w:t>
       </w:r>
@@ -2673,106 +2853,106 @@
         </w:rPr>
         <w:t>El estudio realizado por</w:t>
       </w:r>
       <w:r w:rsidR="00065B75" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Observatorio Iberoamericano de la MiPyME, p</w:t>
       </w:r>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ara el año 2022, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>considera entre las tecnologías asociadas a un nivel básico de madurez digital, la adopción de páginas web propias, ventas en portales propios de comercio electrónico o en Marketplace, el uso de redes sociales con fines comerciales, la banca digital y el teletrabajo. Por su parte, el nivel avanzado de madurez digital de las empresas se asocia a la adopción de Sistemas integrados de gestión (ERP), Intranet corporativa, Servicios de ciberseguridad, Big data y software de análisis de datos, robotización e Internet de las cosas (García Pérez de Lema, 2022).</w:t>
+        <w:t xml:space="preserve">considera entre las tecnologías asociadas a un nivel básico de madurez digital, la adopción de páginas web propias, ventas en portales propios de comercio electrónico o en Marketplace, el uso de redes sociales con fines comerciales, la banca digital y el teletrabajo. Por su parte, el nivel avanzado de madurez digital de las empresas se asocia a la adopción de Sistemas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>integrados de gestión (ERP), Intranet corporativa, Servicios de ciberseguridad, Big data y software de análisis de datos, robotización e Internet de las cosas (García Pérez de Lema, 2022).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BAB1457" w14:textId="3ABB8F49" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00A43A84" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sobre una base de 17498 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MiPyMEs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iberoamericanas de 13 países, el grado de madurez digital básica asciende a 2,28 y el grado de madurez digital avanzada a 1,67 (en escala de 0 a 5).  Para ambos niveles de madurez, se observan diferencias por tamaño organizacional y por sector de actividad (García Pérez de Lema, 2022). Los resultados señalan que </w:t>
       </w:r>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">las TIC más adoptadas son las redes sociales con fines comerciales (80%), seguidas por banca digital </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">(71.7%) y página web propia (69.2%), en menor proporción portales de </w:t>
+        <w:t xml:space="preserve">las TIC más adoptadas son las redes sociales con fines comerciales (80%), seguidas por banca digital (71.7%) y página web propia (69.2%), en menor proporción portales de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecommerce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> propios (51%) y venta en </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3099,51 +3279,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la cantidad de visitantes únicos a sitios web individuales y los patrones de búsqueda.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="129D537D" w14:textId="0A750FB1" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En el caso de Argentina, el indicador de madurez digital básica asciende a 2; mientras que el indicador nivel de madurez avanzada es 1,67. Ambos indicadores se encuentran en valores inferiores a la media iberoamericana. Sin embargo, para el nivel básico el retraso de Argentina respecto de los demás países iberoamericanos incluidos en el estudio es notable, con un nivel de indicador sólo por encima de Nicaragua y Uruguay. En el caso del indicador de madurez avanzada, si bien resulta un poco inferior a la media regional, Argentina se encuentra mejor posicionada que en el indicador de madurez digital básica, ocupando junto a Brasil el quinto lugar entre los 13 países que integraron el estudio (García Pérez de Lema, 2022). Los resultados de ese estudio reafirman el interés del presente trabajo, ya que a partir de la medición de ACE se busca indagar sobre las causas o factores que están frenando el nivel de madurez digital básica de las empresas </w:t>
+        <w:t xml:space="preserve">En el caso de Argentina, el indicador de madurez digital básica asciende a 2; mientras que el indicador nivel de madurez avanzada es 1,67. Ambos indicadores se encuentran en valores inferiores a la media iberoamericana. Sin embargo, para el nivel básico el retraso de Argentina respecto de los demás países iberoamericanos incluidos en el estudio es notable, con un nivel de indicador sólo por encima de Nicaragua y Uruguay. En el caso del indicador de madurez avanzada, si bien resulta un poco inferior a la media regional, Argentina se encuentra mejor posicionada que en el indicador de madurez digital básica, ocupando junto a Brasil el quinto lugar entre los 13 países que integraron el estudio (García Pérez de Lema, 2022). Los resultados de ese estudio reafirman el interés del presente trabajo, ya que a partir de la medición </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de ACE se busca indagar sobre las causas o factores que están frenando el nivel de madurez digital básica de las empresas </w:t>
       </w:r>
       <w:r w:rsidR="00833470" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>argentinas</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D2B18E5" w14:textId="34E916A8" w:rsidR="00D04499" w:rsidRPr="00BF5C3D" w:rsidRDefault="00340423" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3299,60 +3488,51 @@
         <w:t>eMarketplaces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00383A59" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00753D5A" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> En este trabajo, e</w:t>
       </w:r>
       <w:r w:rsidR="00383A59" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">l indicador ACEm </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">se establece como variable dependiente. Se </w:t>
+        <w:t xml:space="preserve">l indicador ACEm se establece como variable dependiente. Se </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>busca explicar</w:t>
       </w:r>
       <w:r w:rsidR="00383A59" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> su comportamiento </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00383A59" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en relación a</w:t>
@@ -3835,51 +4015,60 @@
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00E72066" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hussain </w:t>
       </w:r>
       <w:r w:rsidR="00E72066" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidR="00E72066" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2022) encuentran que el uso del comercio electrónico media la asociación positiva entre </w:t>
+        <w:t xml:space="preserve"> (2022) </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72066" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">encuentran que el uso del comercio electrónico media la asociación positiva entre </w:t>
       </w:r>
       <w:r w:rsidR="000D03DC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>las capacidades</w:t>
       </w:r>
       <w:r w:rsidR="00E72066" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tecnológica</w:t>
       </w:r>
       <w:r w:rsidR="000D03DC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -4079,60 +4268,51 @@
         </w:rPr>
         <w:t>., 2013).</w:t>
       </w:r>
       <w:r w:rsidR="00346D86" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Por último, la internacionalización </w:t>
       </w:r>
       <w:r w:rsidR="000A4717" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y la orientación exportadora </w:t>
       </w:r>
       <w:r w:rsidR="00346D86" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">resulta un factor influyente en la </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">adopción de TIC y particularmente </w:t>
+        <w:t xml:space="preserve">resulta un factor influyente en la adopción de TIC y particularmente </w:t>
       </w:r>
       <w:r w:rsidR="000A4717" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">del comercio electrónico </w:t>
       </w:r>
       <w:r w:rsidR="00346D86" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00336F6E" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Kim &amp; Lim, 2022;</w:t>
       </w:r>
@@ -4335,50 +4515,51 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Análisis de datos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65211F45" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Se desarrolla un análisis exploratorio–descriptivo mediante el uso de tablas cruzadas o de contingencia, con el objetivo de establecer relaciones entre el nivel de adopción del comercio electrónico multicanal (ACE</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>) y las variables sobre madurez digital y de control establecidas según la literatura descripta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42B97B8C" w14:textId="2F1C664E" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
@@ -4407,51 +4588,50 @@
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> un procedimiento estadístico utilizado para comparar varios grupos basados en una variable cuantitativa. La hipótesis que se contrasta mediante una prueba t es que las medias o promedios poblacionales (media de la variable cuantitativa) son iguales para los distintos grupos conformados según una variable categórica (es decir H0 supone que la variable cuantitativa es independiente del factor o variable categórica) (Portilla et al., 2006).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C58FC3" w14:textId="7511C450" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Variable Dependiente: </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adopción del Comercio Electrónico Multicanal (ACE</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4714,50 +4894,51 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EDA9263" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>TIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022EDBD3" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -6150,51 +6331,50 @@
         <w:t>Fuente: Elaboración propia en base a Informe del Observatorio Iberoamericano de MiPyME (2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B66C1A" w14:textId="1CDFD9CE" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="009754B4" w:rsidP="003D6CCE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RESULTADOS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A51C23" w14:textId="234CB732" w:rsidR="000E789F" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Como resultados de este trabajo se presentan en la tabla2 los niveles de ACEm en las MiPyME argentinas. Se observa que casi un 15% de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -8020,51 +8200,50 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="724A9FA1" w14:textId="54CA2A85" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00893AE1" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4.1. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relación entre ACEm y variables de control: tamaño</w:t>
       </w:r>
       <w:r w:rsidR="00285A55" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11358,50 +11537,51 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23A795FC" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="80" w:right="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Pequeña empresa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F31A26F" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="80" w:right="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -11899,51 +12079,50 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="038207C1" w14:textId="2F7535F8" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00893AE1" w:rsidP="003D6CCE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4.1.2. </w:t>
       </w:r>
       <w:r w:rsidR="00706C1D" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elación entre A</w:t>
       </w:r>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12132,50 +12311,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r proporción de</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> empresas en el nivel transaccional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706A36B9" w14:textId="77777777" w:rsidR="001D1EE4" w:rsidRPr="00BF5C3D" w:rsidRDefault="001D1EE4" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D1EE4" w:rsidRPr="00BF5C3D" w:rsidSect="003C0D0C">
+          <w:headerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11909" w:h="16834"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1701" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C242BB" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -27384,160 +27564,160 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SaberEs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 32 (138), 4-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.35305/s.v11i2.203</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7967F4F0" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alderete, M.V., Jones, C.&amp; Motta, J. (2017). Los factores organizacionales y del entorno en la adopción del comercio electrónico en pymes de Córdoba, Argentina. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Redes </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23 (45), 63-95.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.estger.2015.12.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="242C9F10" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CACE. (2022). Estudio anual de comercio electrónico 2020. Los argentinos y el e-Commerce: ¿Cómo compramos y vendemos online? Cámara Argentina de Comercio Electrónico. Disponible en:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://cace.org.ar/wp-content/uploads/2022/06/cace-estudio-anual-2020-resumen.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6BCD53EF" w14:textId="151DB2AB" w:rsidR="00837110" w:rsidRPr="00BF5C3D" w:rsidRDefault="00837110" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -27800,61 +27980,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en Iberoamérica. Observatorio Iberoamericano de la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mipyme.FAEDPYME</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cartagena (Spain). Disponible en:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://faedpyme.upct.es/publicaciones/informe-mipyme-2022-digitalizacion-y-desarrollo-sostenible-de-la-mipyme-en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A500EFF" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -28091,61 +28271,61 @@
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El valor de las redes sociales en la MiPyME de Córdoba, Argentina. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entramado,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15 (1), 48-60.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.18041/1900-3803/entramado.1.5149</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D683AD3" w14:textId="00D66B0A" w:rsidR="00FA5D81" w:rsidRPr="00BF5C3D" w:rsidRDefault="00FA5D81" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -29674,90 +29854,174 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 184, 69-79, https://doi.org/10.1016/j.ijpe.2016.10.017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24752511" w14:textId="77777777" w:rsidR="00D829F5" w:rsidRPr="00285A55" w:rsidRDefault="00D829F5" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D829F5" w:rsidRPr="00285A55" w:rsidSect="00285A55">
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1701" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7C07F0AA" w14:textId="77777777" w:rsidR="00E64685" w:rsidRDefault="00E64685" w:rsidP="001053C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7C425779" w14:textId="77777777" w:rsidR="00E64685" w:rsidRDefault="00E64685" w:rsidP="001053C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="255A002F" w14:textId="77777777" w:rsidR="00E64685" w:rsidRDefault="00E64685" w:rsidP="001053C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="28119788" w14:textId="77777777" w:rsidR="00E64685" w:rsidRDefault="00E64685" w:rsidP="001053C7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F8ECF98" w14:textId="0DA594AC" w:rsidR="001053C7" w:rsidRPr="001053C7" w:rsidRDefault="001053C7" w:rsidP="001053C7">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="es-MX"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="001053C7">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:lang w:val="es-MX"/>
+      </w:rPr>
+      <w:t>ARTÍCULO EN EDICIÓN/ARTICLE IN PRESS</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22F00EA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE945E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
@@ -29940,74 +30204,83 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1142889318">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1795172934">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B5268"/>
     <w:rsid w:val="00065305"/>
     <w:rsid w:val="00065B75"/>
     <w:rsid w:val="000A4717"/>
     <w:rsid w:val="000B0618"/>
     <w:rsid w:val="000C65BB"/>
     <w:rsid w:val="000D03DC"/>
     <w:rsid w:val="000D4487"/>
     <w:rsid w:val="000E789F"/>
     <w:rsid w:val="000F60CF"/>
+    <w:rsid w:val="001053C7"/>
     <w:rsid w:val="00113B50"/>
     <w:rsid w:val="0012779D"/>
     <w:rsid w:val="00134751"/>
     <w:rsid w:val="0014351F"/>
     <w:rsid w:val="00146777"/>
     <w:rsid w:val="00155B05"/>
     <w:rsid w:val="0016314F"/>
     <w:rsid w:val="001B2166"/>
     <w:rsid w:val="001D1EE4"/>
     <w:rsid w:val="001E5E27"/>
     <w:rsid w:val="002011E2"/>
     <w:rsid w:val="00230AB5"/>
     <w:rsid w:val="00231644"/>
     <w:rsid w:val="00285A55"/>
     <w:rsid w:val="002B5268"/>
     <w:rsid w:val="002D4CA0"/>
     <w:rsid w:val="002F14FF"/>
     <w:rsid w:val="00301036"/>
     <w:rsid w:val="003124E3"/>
     <w:rsid w:val="00336F6E"/>
     <w:rsid w:val="00340423"/>
     <w:rsid w:val="00343AE6"/>
     <w:rsid w:val="003468FB"/>
     <w:rsid w:val="00346942"/>
     <w:rsid w:val="00346D86"/>
@@ -30039,108 +30312,112 @@
     <w:rsid w:val="005F09FD"/>
     <w:rsid w:val="005F525B"/>
     <w:rsid w:val="006017EC"/>
     <w:rsid w:val="00605983"/>
     <w:rsid w:val="0062127C"/>
     <w:rsid w:val="00641073"/>
     <w:rsid w:val="0064467D"/>
     <w:rsid w:val="006455A7"/>
     <w:rsid w:val="00650F5A"/>
     <w:rsid w:val="00664806"/>
     <w:rsid w:val="00692EEB"/>
     <w:rsid w:val="006A37D4"/>
     <w:rsid w:val="006C0AA7"/>
     <w:rsid w:val="006C4406"/>
     <w:rsid w:val="00704BBF"/>
     <w:rsid w:val="00706C1D"/>
     <w:rsid w:val="00716A10"/>
     <w:rsid w:val="00730C1B"/>
     <w:rsid w:val="00740DCD"/>
     <w:rsid w:val="007523CE"/>
     <w:rsid w:val="00753D5A"/>
     <w:rsid w:val="007555B1"/>
     <w:rsid w:val="00770991"/>
     <w:rsid w:val="007A458A"/>
     <w:rsid w:val="007D6687"/>
+    <w:rsid w:val="00813FC4"/>
     <w:rsid w:val="00833470"/>
     <w:rsid w:val="00834969"/>
     <w:rsid w:val="00837110"/>
     <w:rsid w:val="00841938"/>
     <w:rsid w:val="00861422"/>
     <w:rsid w:val="008628F1"/>
     <w:rsid w:val="00874D87"/>
     <w:rsid w:val="0088334B"/>
     <w:rsid w:val="008903E9"/>
     <w:rsid w:val="00893AE1"/>
     <w:rsid w:val="008C1645"/>
     <w:rsid w:val="008E2B4E"/>
     <w:rsid w:val="00903D9F"/>
     <w:rsid w:val="00914FF0"/>
     <w:rsid w:val="00920B1A"/>
     <w:rsid w:val="0092133C"/>
     <w:rsid w:val="009754B4"/>
     <w:rsid w:val="00976B8A"/>
     <w:rsid w:val="009B126C"/>
     <w:rsid w:val="009C6EAF"/>
     <w:rsid w:val="009D07EB"/>
     <w:rsid w:val="009D0D76"/>
     <w:rsid w:val="009F2306"/>
     <w:rsid w:val="009F31AF"/>
     <w:rsid w:val="00A10A2E"/>
     <w:rsid w:val="00A43A84"/>
     <w:rsid w:val="00A515A4"/>
     <w:rsid w:val="00A52B54"/>
     <w:rsid w:val="00A94DFD"/>
     <w:rsid w:val="00AC11DA"/>
     <w:rsid w:val="00AD75F2"/>
     <w:rsid w:val="00AE4022"/>
     <w:rsid w:val="00AE6B06"/>
     <w:rsid w:val="00B0516E"/>
     <w:rsid w:val="00B24A15"/>
     <w:rsid w:val="00B26FC6"/>
     <w:rsid w:val="00B54CBD"/>
     <w:rsid w:val="00BF5C3D"/>
     <w:rsid w:val="00C262B3"/>
     <w:rsid w:val="00C60955"/>
     <w:rsid w:val="00C6536D"/>
     <w:rsid w:val="00CA4546"/>
     <w:rsid w:val="00CB5FB3"/>
     <w:rsid w:val="00CB7819"/>
     <w:rsid w:val="00CD3344"/>
     <w:rsid w:val="00D04499"/>
     <w:rsid w:val="00D14E17"/>
+    <w:rsid w:val="00D227AE"/>
     <w:rsid w:val="00D466A1"/>
     <w:rsid w:val="00D74636"/>
     <w:rsid w:val="00D829F5"/>
     <w:rsid w:val="00D82A87"/>
     <w:rsid w:val="00DA5C80"/>
+    <w:rsid w:val="00DC0E3A"/>
     <w:rsid w:val="00DE5383"/>
     <w:rsid w:val="00DE56E7"/>
     <w:rsid w:val="00E12054"/>
     <w:rsid w:val="00E33F48"/>
     <w:rsid w:val="00E3431B"/>
     <w:rsid w:val="00E60E0E"/>
+    <w:rsid w:val="00E64685"/>
     <w:rsid w:val="00E72066"/>
     <w:rsid w:val="00E7755E"/>
     <w:rsid w:val="00E900B7"/>
     <w:rsid w:val="00EC2FD8"/>
     <w:rsid w:val="00EC51AF"/>
     <w:rsid w:val="00F51AD3"/>
     <w:rsid w:val="00F55D63"/>
     <w:rsid w:val="00F57AC5"/>
     <w:rsid w:val="00F6044C"/>
     <w:rsid w:val="00F73770"/>
     <w:rsid w:val="00F855F1"/>
     <w:rsid w:val="00F86787"/>
     <w:rsid w:val="00FA5D81"/>
     <w:rsid w:val="00FB5EDC"/>
     <w:rsid w:val="00FD543C"/>
     <w:rsid w:val="00FE57FE"/>
     <w:rsid w:val="00FE7768"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -30972,88 +31249,132 @@
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CB5FB3"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00FA5D81"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001053C7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001053C7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001053C7"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001053C7"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="927494849">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1211461500">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.estger.2015.12.003" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faedpyme.upct.es/publicaciones/informe-mipyme-2022-digitalizacion-y-desarrollo-sostenible-de-la-mipyme-en" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35305/s.v11i2.203" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faedpyme.upct.es/publicaciones/informe-mipyme-2022-digitalizacion-y-desarrollo-sostenible-de-la-mipyme-en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35305/s.v11i2.203" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cace.org.ar/wp-content/uploads/2022/06/cace-estudio-anual-2020-resumen.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18041/1900-3803/entramado.1.5149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cace.org.ar/wp-content/uploads/2022/06/cace-estudio-anual-2020-resumen.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.estger.2015.12.003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18041/1900-3803/entramado.1.5149" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cace.org.ar/wp-content/uploads/2022/06/cace-estudio-anual-2020-resumen.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18041/1900-3803/entramado.1.5149" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.estger.2015.12.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18041/1900-3803/entramado.1.5149" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faedpyme.upct.es/publicaciones/informe-mipyme-2022-digitalizacion-y-desarrollo-sostenible-de-la-mipyme-en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.estger.2015.12.003" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faedpyme.upct.es/publicaciones/informe-mipyme-2022-digitalizacion-y-desarrollo-sostenible-de-la-mipyme-en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35305/s.v11i2.203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35305/s.v11i2.203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cace.org.ar/wp-content/uploads/2022/06/cace-estudio-anual-2020-resumen.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -31353,66 +31674,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA737591-B31C-46AC-9635-FB2033AF2F0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>7334</Words>
-  <Characters>40343</Characters>
+  <Words>7348</Words>
+  <Characters>40415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1301</Lines>
-  <Paragraphs>711</Paragraphs>
+  <Lines>336</Lines>
+  <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46966</CharactersWithSpaces>
+  <CharactersWithSpaces>47668</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>