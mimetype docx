--- v1 (2026-04-29)
+++ v2 (2026-06-13)
@@ -4,1053 +4,1208 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1298B5F2" w14:textId="36AD7474" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="003C0D0C" w:rsidP="003D6CCE">
+    <w:p w14:paraId="73888359" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5C3D">
+    </w:p>
+    <w:p w14:paraId="17AFFA47" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C284FF" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36D6A1D2" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207AF20C" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="130799A3" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9678BB" w14:textId="77777777" w:rsidR="00357CB0" w:rsidRDefault="00357CB0" w:rsidP="00357CB0">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1298B5F2" w14:textId="27A48A81" w:rsidR="002B5268" w:rsidRPr="007D7D99" w:rsidRDefault="003C0D0C" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Adopción de </w:t>
       </w:r>
-      <w:r w:rsidR="008C1645" w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="007D7D99" w:rsidRPr="007D7D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00BF5C3D">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comercio electrónico y madurez digital en </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D7D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008C1645" w:rsidRPr="00BF5C3D">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>MiPyMES</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007D7D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...29 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> de Argentina</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0788B58C" w14:textId="07DF0087" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="009C6EAF" w:rsidP="003D6CCE">
+    <w:p w14:paraId="0788B58C" w14:textId="07DF0087" w:rsidR="002B5268" w:rsidRPr="00D70C21" w:rsidRDefault="009C6EAF" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidRPr="00D70C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-commerce </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1645" w:rsidRPr="00D70C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adoption </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1645" w:rsidRPr="00D70C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digital Maturity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in MSME </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1645" w:rsidRPr="00D70C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D70C21">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Argentina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08363EE6" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">E-commerce </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C1645" w:rsidRPr="00BF5C3D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640E1C72" w14:textId="77777777" w:rsidR="00357CB0" w:rsidRDefault="00357CB0" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adoption </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BF5C3D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449219E3" w14:textId="77777777" w:rsidR="00357CB0" w:rsidRPr="007D7D99" w:rsidRDefault="00357CB0" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C1645" w:rsidRPr="00BF5C3D">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37222B37" w14:textId="4034E3B3" w:rsidR="008628F1" w:rsidRDefault="00BF5C3D" w:rsidP="007D7D99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>María Verónica Alderete</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="727FE62E" w14:textId="4F5F1DA1" w:rsidR="007D7D99" w:rsidRPr="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="007D7D99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF5C3D">
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="007D7D99">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+            <w:lang w:val="es-CO"/>
+          </w:rPr>
+          <w:t>mvalderete@hotmail.com</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="67ABD8C7" w14:textId="3A5D21D5" w:rsidR="007D7D99" w:rsidRPr="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="007D7D99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>https://orcid.org/0000-0002-9617-7526</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C52065" w14:textId="502F7538" w:rsidR="00BF5C3D" w:rsidRDefault="00BF5C3D" w:rsidP="007D7D99">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. D. en Economía</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Universidad Nacional del Sur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Profesora Asociada. Universidad</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nacional del Sur. Investigadora Independiente, IIESS, UNS-CONICET. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01D66BEE" w14:textId="77777777" w:rsidR="001053C7" w:rsidRPr="007D7D99" w:rsidRDefault="001053C7" w:rsidP="00BF5C3D">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0446657D" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidR="008C1645" w:rsidRPr="00BF5C3D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBE2DE2" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00BF5C3D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78A9CEFF" w14:textId="77777777" w:rsidR="00357CB0" w:rsidRDefault="00357CB0" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="37222B37" w14:textId="4034E3B3" w:rsidR="008628F1" w:rsidRPr="00BF5C3D" w:rsidRDefault="00BF5C3D" w:rsidP="00BF5C3D">
+    <w:p w14:paraId="626F8453" w14:textId="77777777" w:rsidR="00357CB0" w:rsidRDefault="00357CB0" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E4AF66C" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A666E59" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BF48B03" w14:textId="2417C0C4" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Resumen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388616CF" w14:textId="5CDC5131" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>María Verónica Alderete</w:t>
+        <w:t xml:space="preserve">Este trabajo </w:t>
+      </w:r>
+      <w:r w:rsidR="000C65BB" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>examina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adopción de comercio electrónico multicanal (ACEm) y su relación con el grado de madurez digital de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MiPyMEs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Argentina. </w:t>
+      </w:r>
+      <w:r w:rsidR="003C0D0C" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los canales digitales analizados para realizar comercio electrónico son sitios web, redes sociales </w:t>
+      </w:r>
+      <w:r w:rsidR="00F86787" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="003C0D0C" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003C0D0C" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>marketplaces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="003C0D0C" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">describe la relación </w:t>
+      </w:r>
+      <w:r w:rsidR="00414AA0" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">entre ACEm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con ciertas variables de control como tamaño y sector de actividad. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e emplean datos del Observatorio Iberoamericano de la MiPyME </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mediante un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> análisis exploratorio descriptivo </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os resultados </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE56E7" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">señalan un predominio del nivel transaccional en todos los tamaños de empresas. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15% de las empresas no participan en ningún canal digital, 5% </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>es de nivel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informativo; 31,4 % interactivo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86787" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y un 45,1% transaccional. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE56E7" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l nivel transaccional </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prevalece en el sector energía </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">con el 80% de los casos, seguido de </w:t>
+      </w:r>
+      <w:r w:rsidR="00414AA0" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>omercio con casi el 60%.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D6CCE" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nivel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de comercio electrónico es acompañado de madurez en digitalización.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C52065" w14:textId="3796AF59" w:rsidR="00BF5C3D" w:rsidRDefault="00BF5C3D" w:rsidP="00BF5C3D">
-[...48 lines deleted...]
-    <w:p w14:paraId="3BF48B03" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="0B25DC25" w14:textId="6C9F9BC3" w:rsidR="007523CE" w:rsidRPr="007D7D99" w:rsidRDefault="007523CE" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Resumen</w:t>
+        <w:t xml:space="preserve">Palabras claves: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comercio electrónico; canales digitales; madurez digital; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MiPyMEs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D7D99" w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388616CF" w14:textId="0C2A0502" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
-[...366 lines deleted...]
-    <w:p w14:paraId="0B25DC25" w14:textId="6FF26CEC" w:rsidR="007523CE" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="7BE88509" w14:textId="0C5374C8" w:rsidR="00F51AD3" w:rsidRPr="00BF5C3D" w:rsidRDefault="00F51AD3" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007523CE" w:rsidRPr="00BF5C3D">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">JEL: </w:t>
+      </w:r>
+      <w:r w:rsidR="009D0D76" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>D21; L86; 033</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE88509" w14:textId="0C5374C8" w:rsidR="00F51AD3" w:rsidRPr="00BF5C3D" w:rsidRDefault="00F51AD3" w:rsidP="003D6CCE">
+    <w:p w14:paraId="22449A5D" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">JEL: </w:t>
-[...9 lines deleted...]
-        <w:t>D21; L86; 033</w:t>
+        <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22449A5D" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="021AAC20" w14:textId="1BEFD612" w:rsidR="00343AE6" w:rsidRPr="00BF5C3D" w:rsidRDefault="00343AE6" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Abstract</w:t>
+        <w:t>This paper examines the adoption of multichannel e-commerce (MCE) and its relationship with the degree of digital maturity of Argentine MSMEs. The digital channels analyzed for e-commerce are websites, social media, and e-marketplaces. The relationship between MCE and certain control variables such as size and sector of activity is described. Data from the 2022 Ibero-American Observatory of MSMEs is used. Through an exploratory descriptive analysis, the results indicate a predominance of the transactional level across all company sizes: 15% of companies do not participate in any digital channel, 5% are informational; 31.4% are interactive; and 45.1% are transactional. The transactional level prevails in the energy sector, with 80% of cases, followed by commerce, with almost 60%. A higher level of e-commerce is accompanied by digital maturity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021AAC20" w14:textId="1BEFD612" w:rsidR="00343AE6" w:rsidRPr="00BF5C3D" w:rsidRDefault="00343AE6" w:rsidP="003D6CCE">
+    <w:p w14:paraId="39BC057A" w14:textId="7418598E" w:rsidR="007D7D99" w:rsidRPr="007D7D99" w:rsidRDefault="007523CE" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>electronic commerce; digital channels; digital maturity; MSMEs</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02064A62" w14:textId="2EB8D47D" w:rsidR="001053C7" w:rsidRPr="007D7D99" w:rsidRDefault="001053C7" w:rsidP="007D7D99">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5C3D">
-[...16 lines deleted...]
-        <w:t>companies do not participate in any digital channel, 5% are informational; 31.4% are interactive; and 45.1% are transactional. The transactional level prevails in the energy sector, with 80% of cases, followed by commerce, with almost 60%. A higher level of e-commerce is accompanied by digital maturity.</w:t>
+      <w:r w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Fecha de recepción:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0E3A" w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26 de mayo de 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F36D02B" w14:textId="78B3E077" w:rsidR="009754B4" w:rsidRDefault="007523CE" w:rsidP="003D6CCE">
+    <w:p w14:paraId="387B6ABD" w14:textId="6208BB47" w:rsidR="001053C7" w:rsidRDefault="001053C7" w:rsidP="007D7D99">
       <w:pPr>
-        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5C3D">
-[...16 lines deleted...]
-        <w:t>electronic commerce; digital channels; digital maturity; MSMEs</w:t>
+      <w:r w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Fecha de aceptación:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC0E3A" w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 19 de febrero de 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02064A62" w14:textId="2EB8D47D" w:rsidR="001053C7" w:rsidRDefault="001053C7" w:rsidP="001053C7">
+    <w:p w14:paraId="5F1F94C8" w14:textId="77777777" w:rsidR="007D7D99" w:rsidRPr="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="007D7D99">
       <w:pPr>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...153 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D799CDA" w14:textId="14A6783D" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidRPr="007D7D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-        </w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009754B4" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INTRODUCCIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601C1410" w14:textId="65DB225E" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="601C1410" w14:textId="65DB225E" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">La transformación digital se asocia a numerosos beneficios potenciales asociados a tres ámbitos empresariales: la organización, la tecnología productiva y la capacidad de aprendizaje. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Malodia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -1242,54 +1397,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">la innovación y el desarrollo de nuevos productos (Dini </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2021).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC02F77" w14:textId="0574098E" w:rsidR="00F55D63" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="3EC02F77" w14:textId="0574098E" w:rsidR="00F55D63" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Durante las últimas décadas</w:t>
       </w:r>
       <w:r w:rsidR="00C60955" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -1491,66 +1645,56 @@
         </w:rPr>
         <w:t>Otro aspecto importante en los últimos años fue el incremento en las opciones de servicios de cobro en línea como Mercado Pago y las billeteras electrónicas</w:t>
       </w:r>
       <w:r w:rsidR="005A442D" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (UNCTAD, 2020)</w:t>
       </w:r>
       <w:r w:rsidR="003C45CC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F55D63" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A pesar de ello, hay sectores específicos (por ejemplo, el comercio </w:t>
-[...8 lines deleted...]
-        <w:t>minorista) en los cuales, incluso en naciones desarrolladas, la participación del comercio electrónico en el panorama general del comercio sigue siendo limitada (Dini et al., 2021).</w:t>
+        <w:t>A pesar de ello, hay sectores específicos (por ejemplo, el comercio minorista) en los cuales, incluso en naciones desarrolladas, la participación del comercio electrónico en el panorama general del comercio sigue siendo limitada (Dini et al., 2021).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733FA969" w14:textId="4AED746F" w:rsidR="003C45CC" w:rsidRPr="00BF5C3D" w:rsidRDefault="00A94DFD" w:rsidP="003D6CCE">
+    <w:p w14:paraId="733FA969" w14:textId="4AED746F" w:rsidR="003C45CC" w:rsidRPr="00BF5C3D" w:rsidRDefault="00A94DFD" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00F55D63" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ecientemente</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -1802,51 +1946,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003C45CC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En </w:t>
       </w:r>
       <w:r w:rsidR="003468FB" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la región</w:t>
       </w:r>
       <w:r w:rsidR="003C45CC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, se ha observado un notable aumento en el número de sitios web empresariales: durante el período de abril a mayo de 2020, los sitios web experimentaron un incremento del 800% en Colombia y México, y un aumento del 360% en Brasil y Chile (CEPAL, 2020). Además, durante el año 2020, más de diez millones de individuos llevaron a cabo sus compras a través de Mercado Libre (CACE, 2021; OIT, 2020). Según datos proporcionados por la Cámara Argentina de Comercio Electrónico, el comercio electrónico en Argentina experimentó un crecimiento del 124% en comparación con el año anterior, 2019. Este crecimiento incluyó la identificación de más de 1.200.000 nuevos compradores en línea y un aumento del 72% en los productos vendidos (CACE, 2021).</w:t>
+        <w:t xml:space="preserve">, se ha observado un notable aumento en el número de sitios web empresariales: durante el período de abril a mayo de 2020, los sitios web experimentaron un incremento del 800% en Colombia y México, y un aumento del 360% en Brasil y Chile (CEPAL, 2020). Además, durante el año 2020, más de diez millones de individuos llevaron a cabo sus compras a través de Mercado Libre (CACE, 2021; OIT, 2020). Según datos proporcionados por la Cámara Argentina de Comercio Electrónico, el comercio electrónico en </w:t>
+      </w:r>
+      <w:r w:rsidR="003C45CC" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Argentina experimentó un crecimiento del 124% en comparación con el año anterior, 2019. Este crecimiento incluyó la identificación de más de 1.200.000 nuevos compradores en línea y un aumento del 72% en los productos vendidos (CACE, 2021).</w:t>
       </w:r>
       <w:r w:rsidR="00FD543C" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> En Argentina, el estudio de la CACE para 2020 indicaba que 5 de cada 10 empresas estarían utilizando </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00FD543C" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>marketplaces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00FD543C" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1975,51 +2128,51 @@
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">registra los niveles de importancia asignada por las </w:t>
       </w:r>
       <w:r w:rsidR="00543AD0" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">empresas </w:t>
       </w:r>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a distintas herramientas digitales, para medir el nivel de madurez digital de las organizaciones, diferenciando el nivel básico del avanzado. A su vez, indaga acerca de las estrategias y las barreras que señalan los gerentes a la hora de desarrollar la digitalización en su empresa. El informe describe el grado de digitalización de las empresas iberoamericanas y encuentran que muchas empresas no han podido gestionar la transformación digital necesaria (García Pérez de Lema, 2022).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A22DD5C" w14:textId="37003DBC" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
+    <w:p w14:paraId="4A22DD5C" w14:textId="1F757E38" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sobre la base de datos </w:t>
       </w:r>
       <w:r w:rsidR="00A94DFD" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">del estudio de </w:t>
@@ -2050,201 +2203,189 @@
         <w:t>S</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> argentinas que integra</w:t>
       </w:r>
       <w:r w:rsidR="00F86787" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ro</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">n la muestra para el año 2022, respecto a la adopción de comercio electrónico (ACE) y la madurez en el proceso de </w:t>
-[...8 lines deleted...]
-        <w:t>transformación digital.</w:t>
+        <w:t>n la muestra para el año 2022, respecto a la adopción de comercio electrónico (ACE) y la madurez en el proceso de transformación digital.</w:t>
       </w:r>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00543AD0" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las preguntas de investigación que busca responder este trabajo son: ¿cuál es el nivel de adopción de comercio electrónico y de madurez digital de las MiPyME argentinas? ¿existen diferencias significativas según el tamaño organizacional, el sector de actividad? ¿hay relación significativa entre los niveles de ACE y otras variables asociadas a la madurez digital como las tecnologías implementadas, las estrategias digitales, la formación de los recursos humanos, la internacionalización de la empresa? ¿Qué barreras a la transformación digital están afectando los niveles de ACE?</w:t>
       </w:r>
       <w:r w:rsidR="00543AD0" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A su vez, los resultados de este trabajo sobre empresas de Argentina se contrastan con los resultados de la misma encuesta a nivel iberoamericano, </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007D7D99" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en relación con</w:t>
+      </w:r>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los niveles de madurez digital </w:t>
       </w:r>
       <w:r w:rsidR="000D4487" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>registrados</w:t>
       </w:r>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3692FB3F" w14:textId="0A805399" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="009754B4" w:rsidP="003D6CCE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MARCO TEÓRICO Y ANTECEDENTES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645FCECA" w14:textId="50EBEDF2" w:rsidR="004C6011" w:rsidRPr="00BF5C3D" w:rsidRDefault="004C6011" w:rsidP="003D6CCE">
+    <w:p w14:paraId="645FCECA" w14:textId="50EBEDF2" w:rsidR="004C6011" w:rsidRPr="00BF5C3D" w:rsidRDefault="004C6011" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La innovación digital en las pequeñas y medianas empresas se impulsa mediante una combinación </w:t>
       </w:r>
       <w:r w:rsidR="00543AD0" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>factores individuales, tecnológicos, organizacionales y ambientales. A su vez, en el proceso de adopción se atraviesan diversas etapas y se generan impactos en los procesos y operaciones empresariales (Ramdani et al, 2022).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639D3E9C" w14:textId="3379D7FD" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="639D3E9C" w14:textId="3379D7FD" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>La adopción de comercio electrónico (ACE) por parte de las empresas ha sido estudiada desde las teorías predominantes sobre la adopción de la innovación como: Teoría de Difusión de la Innovación o DOI (Rogers, 1995); Modelo de Incorporación de Tecnología o TAM (Davis, 1989); Tecnología-Organización-Entorno o TOE (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tornatzky</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2261,54 +2402,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ajzen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1991); Teoría de la Contingencia (Woodward, 1958); Visión de la Empresa en Base a Recursos o RBV (Wernerfelt, 1984). </w:t>
       </w:r>
       <w:r w:rsidR="00D14E17" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cada uno de estos enfoques teóricos identifica una serie de factores organizativos y ambientales que influyen en la adopción del comercio electrónico. Molla y Licker (2004; 2005) proponen un marco teórico que denominan interaccionista, el cual amalgama elementos de varias de las teorías mencionadas para comprender la adopción del comercio electrónico en países en desarrollo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC4112B" w14:textId="679030DE" w:rsidR="00D14E17" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="0FC4112B" w14:textId="679030DE" w:rsidR="00D14E17" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se han </w:t>
       </w:r>
       <w:r w:rsidR="0088334B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>propuesto</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -2476,60 +2616,51 @@
         </w:rPr>
         <w:t>dopción y no adopción</w:t>
       </w:r>
       <w:r w:rsidR="00355D04" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="000D4487" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Para cada nivel se plantea una serie de prestaciones informativas, </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">interactivas y transaccionales en línea, asociadas de diverso grado de complejidad. </w:t>
+        <w:t xml:space="preserve">Para cada nivel se plantea una serie de prestaciones informativas, interactivas y transaccionales en línea, asociadas de diverso grado de complejidad. </w:t>
       </w:r>
       <w:r w:rsidR="00355D04" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Una de las limitaciones de</w:t>
       </w:r>
       <w:r w:rsidR="00065B75" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">los modelos de madurez y los indicadores de ACE </w:t>
       </w:r>
@@ -2723,196 +2854,192 @@
       <w:r w:rsidR="001B2166" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">las </w:t>
       </w:r>
       <w:r w:rsidR="00D14E17" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>redes sociales</w:t>
       </w:r>
       <w:r w:rsidR="00D14E17" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344CF7D4" w14:textId="77777777" w:rsidR="00A43A84" w:rsidRPr="00BF5C3D" w:rsidRDefault="00AC11DA" w:rsidP="003D6CCE">
+    <w:p w14:paraId="344CF7D4" w14:textId="77777777" w:rsidR="00A43A84" w:rsidRPr="00BF5C3D" w:rsidRDefault="00AC11DA" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Las plataformas digitales o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eMarketplaces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, como Mercado Libre, Amazon, Alibaba y eBay, desempeñan un papel crucial en el desarrollo de la economía digital (CEPAL, 2018). Estas plataformas proporcionan infraestructuras compartidas e interoperables que fomentan procesos eficientes y generan ahorros significativos en términos de recursos financieros y esfuerzos, lo que reduce las barreras de entrada al comercio electrónico, especialmente para las </w:t>
+        <w:t xml:space="preserve">, como Mercado Libre, Amazon, Alibaba y eBay, desempeñan un papel crucial en el desarrollo de la economía digital (CEPAL, 2018). Estas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">plataformas proporcionan infraestructuras compartidas e interoperables que fomentan procesos eficientes y generan ahorros significativos en términos de recursos financieros y esfuerzos, lo que reduce las barreras de entrada al comercio electrónico, especialmente para las </w:t>
       </w:r>
       <w:r w:rsidR="00EC51AF" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">MiPyME. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24951BAC" w14:textId="42362BFE" w:rsidR="00CB5FB3" w:rsidRPr="00BF5C3D" w:rsidRDefault="00CB5FB3" w:rsidP="003D6CCE">
+    <w:p w14:paraId="24951BAC" w14:textId="42362BFE" w:rsidR="00CB5FB3" w:rsidRPr="00BF5C3D" w:rsidRDefault="00CB5FB3" w:rsidP="007D7D99">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:t xml:space="preserve">En cuanto a plataformas de redes sociales, se les reconoce que un número creciente de usuarios valora las ventajas para clientes y organizaciones. Estos espacios digitales permiten a las empresas favorecer los intercambios comerciales en el entorno digital o social </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:t>commerce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:t xml:space="preserve">, mostrar sus catálogos de productos y servicios, entablar comunicación con clientes potenciales, ofrecer servicios de atención al cliente y, con mayor fuerza en los últimos años, respaldar las estrategias de marketing y ventas en línea (Wang et al., 2020; Zhang et al., 2017). Los estudios académicos sobre social </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:t>commerce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:t xml:space="preserve"> en general lo analizan como un canal diferencial al comercio electrónico realizado a través de sitios web transaccionales. Un estudio realizado por Yacob et al. (2021) concluye que el social </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:t>commerce</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:t xml:space="preserve"> tiene un impacto positivo en el rendimiento de las micro, pequeñas y medianas empresas (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:t>MiPyMEs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:t xml:space="preserve">) en Indonesia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB7E735" w14:textId="7F359530" w:rsidR="00A43A84" w:rsidRPr="00BF5C3D" w:rsidRDefault="00A43A84" w:rsidP="003D6CCE">
+    <w:p w14:paraId="4FB7E735" w14:textId="7F359530" w:rsidR="00A43A84" w:rsidRPr="00BF5C3D" w:rsidRDefault="00A43A84" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>El estudio realizado por</w:t>
       </w:r>
       <w:r w:rsidR="00065B75" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> del Observatorio Iberoamericano de la MiPyME, p</w:t>
       </w:r>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ara el año 2022, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">considera entre las tecnologías asociadas a un nivel básico de madurez digital, la adopción de páginas web propias, ventas en portales propios de comercio electrónico o en Marketplace, el uso de redes sociales con fines comerciales, la banca digital y el teletrabajo. Por su parte, el nivel avanzado de madurez digital de las empresas se asocia a la adopción de Sistemas </w:t>
-[...8 lines deleted...]
-        <w:t>integrados de gestión (ERP), Intranet corporativa, Servicios de ciberseguridad, Big data y software de análisis de datos, robotización e Internet de las cosas (García Pérez de Lema, 2022).</w:t>
+        <w:t>considera entre las tecnologías asociadas a un nivel básico de madurez digital, la adopción de páginas web propias, ventas en portales propios de comercio electrónico o en Marketplace, el uso de redes sociales con fines comerciales, la banca digital y el teletrabajo. Por su parte, el nivel avanzado de madurez digital de las empresas se asocia a la adopción de Sistemas integrados de gestión (ERP), Intranet corporativa, Servicios de ciberseguridad, Big data y software de análisis de datos, robotización e Internet de las cosas (García Pérez de Lema, 2022).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAB1457" w14:textId="3ABB8F49" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00A43A84" w:rsidP="003D6CCE">
+    <w:p w14:paraId="2BAB1457" w14:textId="3ABB8F49" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00A43A84" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Sobre una base de 17498 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MiPyMEs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -3044,51 +3171,60 @@
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005736B2" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Según datos del mismo informe, el 34,1% </w:t>
       </w:r>
       <w:r w:rsidR="00AE4022" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>considera que Big Data y el software de análisis de datos es una tecnología muy importante para la digitalización y desarrollo de las empresas. En tal sentido, i</w:t>
+        <w:t xml:space="preserve">considera que Big Data y el software </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4022" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>de análisis de datos es una tecnología muy importante para la digitalización y desarrollo de las empresas. En tal sentido, i</w:t>
       </w:r>
       <w:r w:rsidR="00CD3344" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nvestigaciones </w:t>
       </w:r>
       <w:r w:rsidR="00740DCD" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">previas </w:t>
       </w:r>
       <w:r w:rsidR="00CD3344" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
@@ -3262,99 +3398,88 @@
       <w:r w:rsidR="00605983" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>por ejemplo</w:t>
       </w:r>
       <w:r w:rsidR="00903D9F" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009F31AF" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> la cantidad de visitantes únicos a sitios web individuales y los patrones de búsqueda.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129D537D" w14:textId="0A750FB1" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="129D537D" w14:textId="0A750FB1" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">En el caso de Argentina, el indicador de madurez digital básica asciende a 2; mientras que el indicador nivel de madurez avanzada es 1,67. Ambos indicadores se encuentran en valores inferiores a la media iberoamericana. Sin embargo, para el nivel básico el retraso de Argentina respecto de los demás países iberoamericanos incluidos en el estudio es notable, con un nivel de indicador sólo por encima de Nicaragua y Uruguay. En el caso del indicador de madurez avanzada, si bien resulta un poco inferior a la media regional, Argentina se encuentra mejor posicionada que en el indicador de madurez digital básica, ocupando junto a Brasil el quinto lugar entre los 13 países que integraron el estudio (García Pérez de Lema, 2022). Los resultados de ese estudio reafirman el interés del presente trabajo, ya que a partir de la medición </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">de ACE se busca indagar sobre las causas o factores que están frenando el nivel de madurez digital básica de las empresas </w:t>
+        <w:t xml:space="preserve">En el caso de Argentina, el indicador de madurez digital básica asciende a 2; mientras que el indicador nivel de madurez avanzada es 1,67. Ambos indicadores se encuentran en valores inferiores a la media iberoamericana. Sin embargo, para el nivel básico el retraso de Argentina respecto de los demás países iberoamericanos incluidos en el estudio es notable, con un nivel de indicador sólo por encima de Nicaragua y Uruguay. En el caso del indicador de madurez avanzada, si bien resulta un poco inferior a la media regional, Argentina se encuentra mejor posicionada que en el indicador de madurez digital básica, ocupando junto a Brasil el quinto lugar entre los 13 países que integraron el estudio (García Pérez de Lema, 2022). Los resultados de ese estudio reafirman el interés del presente trabajo, ya que a partir de la medición de ACE se busca indagar sobre las causas o factores que están frenando el nivel de madurez digital básica de las empresas </w:t>
       </w:r>
       <w:r w:rsidR="00833470" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>argentinas</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D2B18E5" w14:textId="34E916A8" w:rsidR="00D04499" w:rsidRPr="00BF5C3D" w:rsidRDefault="00340423" w:rsidP="003D6CCE">
+    <w:p w14:paraId="6D2B18E5" w14:textId="34E916A8" w:rsidR="00D04499" w:rsidRPr="00BF5C3D" w:rsidRDefault="00340423" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00CB5FB3" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l indicador ACEm (Autor &amp; Autor, 2022</w:t>
       </w:r>
       <w:r w:rsidR="00CB7819" w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -3533,54 +3658,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>en relación a</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00383A59" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> las variables independientes que representan diversos factores organizacionales y ambientales, con el fin de proporcionar una visión más integral del fenómeno.</w:t>
       </w:r>
       <w:r w:rsidR="00D04499" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D447A9D" w14:textId="5F69DA83" w:rsidR="00577342" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="2D447A9D" w14:textId="5F69DA83" w:rsidR="00577342" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entre los factores organizac</w:t>
       </w:r>
       <w:r w:rsidR="00753D5A" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ionales</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -3625,51 +3749,61 @@
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nivel internacionalización y vinculación con el entorno</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, así como el </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>tamaño organizacional y sector de actividad</w:t>
+        <w:t xml:space="preserve">tamaño organizacional y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sector de actividad</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F855F1" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En primer lugar, e</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l enfoque y la importancia que asigna la dirección de la empresa al desarrollo de la innovación inciden en el éxito de la innovación</w:t>
       </w:r>
@@ -3847,54 +3981,53 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que los propietarios-administradores de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00577342" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PyMEs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00577342" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> después de adoptar el comercio electrónico o las nuevas tecnologías se convierten en tomadores de riesgos, innovadores y proactivos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D49C99D" w14:textId="26B245D0" w:rsidR="00340423" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="6D49C99D" w14:textId="26B245D0" w:rsidR="00340423" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Asimismo, cuanto mayor sea el nivel de </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>formación</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
@@ -4015,274 +4148,262 @@
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00E72066" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hussain </w:t>
       </w:r>
       <w:r w:rsidR="00E72066" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
       <w:r w:rsidR="00E72066" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2022) </w:t>
+        <w:t xml:space="preserve"> (2022) encuentran que el uso del comercio electrónico media la asociación positiva entre </w:t>
+      </w:r>
+      <w:r w:rsidR="000D03DC" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>las capacidades</w:t>
       </w:r>
       <w:r w:rsidR="00E72066" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">encuentran que el uso del comercio electrónico media la asociación positiva entre </w:t>
+        <w:t xml:space="preserve"> tecnológica</w:t>
       </w:r>
       <w:r w:rsidR="000D03DC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>las capacidades</w:t>
+        <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00E72066" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tecnológica</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>, el costo de adopción y el desempeño de la empresa.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560D9532" w14:textId="1F4D2878" w:rsidR="00CB7819" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
+    <w:p w14:paraId="560D9532" w14:textId="160C3D90" w:rsidR="00CB7819" w:rsidRPr="00BF5C3D" w:rsidRDefault="007D7D99" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Con relación al</w:t>
+      </w:r>
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> impacto del </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tamaño organizacional</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sobre la adopción de TIC, algunos trabajos señalan que es un factor diferencial para el aprovechamiento de los beneficios, siendo principalmente las empresas más grandes las que logran adaptarse y </w:t>
       </w:r>
       <w:r w:rsidR="00706C1D" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>aprovechar efectivamente</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> los avances tecnológicos (</w:t>
       </w:r>
       <w:r w:rsidR="00903D9F" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autor &amp; Autor,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E60E0E" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Rahayi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E60E0E" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Day, 2017; Bravo, 2011</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00CB7819" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sin embargo</w:t>
       </w:r>
       <w:r w:rsidR="00903D9F" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> otros trabajos sostienen que la transformación digital está alcanza</w:t>
       </w:r>
       <w:r w:rsidR="00903D9F" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do a todas las organizaciones, sin importar su tamaño y el alcance de su operación (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Poorangi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>., 2013).</w:t>
       </w:r>
       <w:r w:rsidR="00346D86" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Por último, la internacionalización </w:t>
       </w:r>
       <w:r w:rsidR="000A4717" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y la orientación exportadora </w:t>
       </w:r>
       <w:r w:rsidR="00346D86" w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -4389,201 +4510,192 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>METODOLOGÍA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368AD76A" w14:textId="5A628EAD" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="368AD76A" w14:textId="5A628EAD" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El diseño general de la muestra </w:t>
       </w:r>
       <w:r w:rsidR="004D11B9" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>realizada por el Observatorio Iberoamericano de la MiPyM</w:t>
       </w:r>
       <w:r w:rsidR="00B54CBD" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E (2022) s</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e fundamenta en los principios del muestreo estratificado. La muestra finalmente obtenida fue de 17.498 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MiPyMEs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> iberoamericanas, de las cuales 1.142 son de Argentina, sobre las que se realiza este trabajo. El cuestionario se ha estructurado en dos bloques. En el primero, se pregunta a los encuestados sobre los rasgos generales de sus empresas, como el sector de actividad, la ubicación geográfica, el número de empleados, el género del gerente, el control familiar de la empresa, las expectativas de crecimiento de empleo y ventas y el grado de internacionalización.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CBD30A" w14:textId="68DD9615" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
+    <w:p w14:paraId="73CBD30A" w14:textId="68DD9615" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>En el segundo bloque se recoge información sobre el grado de desarrollo de la digitalización (estrategias y barreras a la hora de desarrollar la digitalización); la percepción del empresario sobre el desarrollo sostenible (beneficios derivados de la sostenibilidad y barreras u obstáculos para conseguir la sostenibilidad del negocio) y, finalmente, indicadores de rendimiento de la MiPyME.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6C0C4F" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
-[...26 lines deleted...]
-    <w:p w14:paraId="65211F45" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="6D6C0C4F" w14:textId="6A3D30A0" w:rsidR="002B5268" w:rsidRPr="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5C3D">
-[...23 lines deleted...]
-        <w:t>) y las variables sobre madurez digital y de control establecidas según la literatura descripta.</w:t>
+      <w:r w:rsidRPr="007D7D99">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANÁLISIS DE DATOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B97B8C" w14:textId="2F1C664E" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="65211F45" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Se desarrolla un análisis exploratorio–descriptivo mediante el uso de tablas cruzadas o de contingencia, con el objetivo de establecer relaciones entre el nivel de adopción del comercio electrónico multicanal (ACE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) y las variables sobre madurez digital y de control establecidas según la literatura descripta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B97B8C" w14:textId="2F1C664E" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="160" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>También se utiliza la comparación de medias según ANOVA</w:t>
       </w:r>
       <w:r w:rsidR="00134751" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -4644,87 +4756,86 @@
         <w:ind w:left="780" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">●   </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>0 si la empresa no dispone de un sitio web propio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF9B3D0" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="3EF9B3D0" w14:textId="039B27A7" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="780" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">●   </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">1 si la empresa dispone de un sitio web </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007D7D99" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>propio,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> pero no tiene presencia en las redes sociales</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C7416BF" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="780" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4774,74 +4885,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>marketplace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7FE869A7" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tales niveles o categorías no son excluyentes, cada una integra la anterior.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122A2D99" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="122A2D99" w14:textId="0802F085" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Variables Independientes</w:t>
+        <w:t>VARIABLES INDEPENDIENTES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0EE531" w14:textId="17D39D3E" w:rsidR="00706C1D" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
+    <w:p w14:paraId="3A0EE531" w14:textId="17D39D3E" w:rsidR="00706C1D" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="160" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Con respecto a las variables independientes de madurez digital en su mayoría parten de una serie de ítems o indicadores que responden a una escala de Likert de 0 a 5 donde 0 indica ausencia del ítem, 1 implica: Totalmente en desacuerdo; 2: parcialmente en desacuerdo; 3: ni de acuerdo ni en desacuerdo (indiferente); 4: parcialmente de acuerdo; y 5: totalmente de acuerdo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687B578C" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -4894,51 +5004,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EDA9263" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>TIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5344" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="100" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="022EDBD3" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
@@ -6334,102 +6443,110 @@
     <w:p w14:paraId="02B66C1A" w14:textId="1CDFD9CE" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="009754B4" w:rsidP="003D6CCE">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RESULTADOS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A51C23" w14:textId="234CB732" w:rsidR="000E789F" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
+    <w:p w14:paraId="45A51C23" w14:textId="234CB732" w:rsidR="000E789F" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Como resultados de este trabajo se presentan en la tabla2 los niveles de ACEm en las MiPyME argentinas. Se observa que casi un 15% de las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MiPyMEs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> argentina</w:t>
       </w:r>
       <w:r w:rsidR="00155B05" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> no tiene presencia ni actuación en ningún canal digital (A</w:t>
+        <w:t xml:space="preserve"> no tiene presencia ni </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>actuación en ningún canal digital (A</w:t>
       </w:r>
       <w:r w:rsidR="00B54CBD" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Em=0), mientras que sólo un 5 % cuenta con un sitio web institucional informativo como única presencia en canales digitales</w:t>
       </w:r>
       <w:r w:rsidR="00113B50" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ACEm=1)</w:t>
       </w:r>
@@ -8161,146 +8278,86 @@
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: Elaboración propia</w:t>
       </w:r>
       <w:r w:rsidR="00285A55" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en base a Informe del Observatorio Iberoamericano de MiPyME (2022)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194F37BE" w14:textId="77777777" w:rsidR="00BF5C3D" w:rsidRDefault="00BF5C3D" w:rsidP="00BF5C3D">
-[...19 lines deleted...]
-    <w:p w14:paraId="724A9FA1" w14:textId="54CA2A85" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="724A9FA1" w14:textId="15696AD1" w:rsidR="002B5268" w:rsidRPr="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5C3D">
-[...8 lines deleted...]
-      <w:r w:rsidR="00893AE1" w:rsidRPr="00BF5C3D">
+      <w:r w:rsidRPr="007D7D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00BF5C3D">
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RELACIÓN ENTRE ACEM Y VARIABLES DE CONTROL: TAMAÑO Y SECTOR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7D99" w:rsidDel="00285A55">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...29 lines deleted...]
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8C23FF" w14:textId="70127BEA" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="6D8C23FF" w14:textId="70127BEA" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tal como se define ACEm, la mayoría de las empresas</w:t>
       </w:r>
       <w:r w:rsidR="00113B50" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> argentinas</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -8358,89 +8415,97 @@
         </w:rPr>
         <w:t xml:space="preserve"> (Tabla 3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Este resultado llama la atención ya que años atrás se esperaba que el porcentaje de microempresas en este nivel sea </w:t>
       </w:r>
       <w:r w:rsidR="00155B05" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>inferior al de empresas de mayor tamaño (</w:t>
       </w:r>
       <w:r w:rsidR="00065305" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>García Pérez de Lema, 2022; Jones et al., 2022; Bravo, 2011</w:t>
+        <w:t xml:space="preserve">García Pérez de Lema, 2022; Jones </w:t>
+      </w:r>
+      <w:r w:rsidR="00065305" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>et al., 2022; Bravo, 2011</w:t>
       </w:r>
       <w:r w:rsidR="00155B05" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. En </w:t>
       </w:r>
       <w:r w:rsidR="00065305" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el nivel transaccional de ACE</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, se observa que el porcentaje es superior entre las empresas de tamaño mediano con el 54,5%.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8DBCA3" w14:textId="395EF0DF" w:rsidR="000B0618" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
+    <w:p w14:paraId="4A8DBCA3" w14:textId="1F8B1CEB" w:rsidR="000B0618" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Asimismo, entre las empresas que no realizan comercio electrónico, hay un predominio de las microempresas, seguidas de las pequeñas y por último las medianas. </w:t>
       </w:r>
       <w:r w:rsidR="00874D87" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estos resultados son consistentes con los trabajos que señalan una relación directa entre tamaño y madurez digital (García Pérez de Lema, 2022; Jones et al., 2022; Bravo, 2011).  Por otra parte, </w:t>
       </w:r>
       <w:r w:rsidR="00874D87" w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -8452,60 +8517,58 @@
       </w:r>
       <w:r w:rsidR="000B0618" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>encontrados</w:t>
       </w:r>
       <w:r w:rsidR="00874D87" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00113B50" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nos muestran que las microempresas argentinas que deciden avanzar en su transformación </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007D7D99" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>digital</w:t>
+      </w:r>
       <w:r w:rsidR="00113B50" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> no </w:t>
       </w:r>
       <w:r w:rsidR="00065305" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">encuentran mayores dificultades que las pequeñas o medianas para alcanzar un nivel transaccional. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FC86FA1" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="006455A7" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -11072,125 +11135,103 @@
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006455A7" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: elaboración propia</w:t>
       </w:r>
       <w:r w:rsidR="00285A55" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en base a Informe del Observatorio Iberoamericano de MiPyME (2022)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A3533EB" w14:textId="77777777" w:rsidR="000E789F" w:rsidRPr="00BF5C3D" w:rsidRDefault="000E789F" w:rsidP="003D6CCE">
+    <w:p w14:paraId="582662A3" w14:textId="08337F3D" w:rsidR="000E789F" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BF5C3D">
+        <w:lastRenderedPageBreak/>
+        <w:t>En la tabla</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD75F2" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En la tabla</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD75F2" w:rsidRPr="00BF5C3D">
+        <w:t xml:space="preserve"> 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> se describen los valores medios de ACEm por tamaño, a diferencia de la tabla anterior que indicaba el porcentaje de empresas según valores de la tabla cruzada que relaciona ACEm con tamaño. Si se compara el nivel promedio de ACEm </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> se describen los valores medios de ACEm por tamaño, a diferencia de la tabla anterior que indicaba el porcentaje de empresas según valores de la tabla cruzada que relaciona ACEm con tamaño. Si se compara el nivel promedio de ACEm </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>en relación al</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>en relación al</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> tamaño de las empresas según ANOVA, las diferencias son estadísticamente significativas.</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="6524A41B" w14:textId="1615A9F9" w:rsidR="006455A7" w:rsidRPr="00BF5C3D" w:rsidRDefault="006455A7" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tabla 4: Comparación de ACEm medio según tamaño</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="4875" w:type="dxa"/>
@@ -11537,51 +11578,50 @@
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23A795FC" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="80" w:right="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BF5C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Pequeña empresa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1005" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F31A26F" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00BF5C3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="80" w:right="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -12026,164 +12066,89 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="207ED8A6" w14:textId="77777777" w:rsidR="00285A55" w:rsidRPr="00BF5C3D" w:rsidRDefault="00285A55" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: elaboración propia en base a Informe del Observatorio Iberoamericano de MiPyME (2022)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA08891" w14:textId="77777777" w:rsidR="00285A55" w:rsidRDefault="00285A55" w:rsidP="00BF5C3D">
+    <w:p w14:paraId="038207C1" w14:textId="7B663448" w:rsidR="002B5268" w:rsidRPr="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:r w:rsidRPr="007D7D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RELACIÓN ENTRE ACEM Y SECTOR DE ACTIVIDAD</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29B23E4B" w14:textId="77777777" w:rsidR="00BF5C3D" w:rsidRPr="00BF5C3D" w:rsidRDefault="00BF5C3D" w:rsidP="00BF5C3D">
-[...73 lines deleted...]
-    <w:p w14:paraId="7486BF6A" w14:textId="253F9B7C" w:rsidR="00893AE1" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="7486BF6A" w14:textId="1AF0BACD" w:rsidR="00893AE1" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> El sector de actividad con menor implementación del CE es el de Industrias extractivas</w:t>
+        <w:t>El sector de actividad con menor implementación del CE es el de Industrias extractivas</w:t>
       </w:r>
       <w:r w:rsidR="00AD75F2" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD75F2" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>donde</w:t>
       </w:r>
@@ -12310,56 +12275,58 @@
       <w:r w:rsidR="00AD75F2" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r proporción de</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> empresas en el nivel transaccional.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="706A36B9" w14:textId="77777777" w:rsidR="001D1EE4" w:rsidRPr="00BF5C3D" w:rsidRDefault="001D1EE4" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="001D1EE4" w:rsidRPr="00BF5C3D" w:rsidSect="003C0D0C">
-          <w:headerReference w:type="default" r:id="rId8"/>
+        <w:sectPr w:rsidR="001D1EE4" w:rsidRPr="00BF5C3D" w:rsidSect="00357CB0">
+          <w:headerReference w:type="first" r:id="rId9"/>
           <w:pgSz w:w="11909" w:h="16834"/>
           <w:pgMar w:top="1701" w:right="1418" w:bottom="1701" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35C242BB" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006455A7" w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -16571,51 +16538,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: elaboración propia en base a Informe del Observatorio Iberoamericano de MiPyME (2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="479A2D4F" w14:textId="77777777" w:rsidR="001D1EE4" w:rsidRPr="00BF5C3D" w:rsidRDefault="001D1EE4" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="001D1EE4" w:rsidRPr="00BF5C3D" w:rsidSect="001D1EE4">
           <w:pgSz w:w="16834" w:h="11909" w:orient="landscape"/>
           <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B6E8595" w14:textId="07D696D4" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="5F89A3C6" w14:textId="203AFBB4" w:rsidR="00650F5A" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00706C1D" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Por otro lado, l</w:t>
@@ -16638,61 +16605,50 @@
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, siendo estas diferencias estadísticamente significativas según </w:t>
       </w:r>
       <w:r w:rsidR="00650F5A" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ANOVA</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="2A82658B" w14:textId="6E6CA3FC" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006455A7" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -18248,180 +18204,162 @@
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43F5DE9C" w14:textId="360C89D4" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00285A55" w:rsidP="00BF5C3D">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Fuente: elaboración propia en base a Informe del Observatorio Iberoamericano de MiPyME (2022)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A69D100" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00893AE1" w:rsidP="003D6CCE">
+    <w:p w14:paraId="4A69D100" w14:textId="7AC13C57" w:rsidR="002B5268" w:rsidRPr="007D7D99" w:rsidRDefault="007D7D99" w:rsidP="007D7D99">
       <w:pPr>
-        <w:pStyle w:val="Prrafodelista"/>
-[...3 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5C3D">
+      <w:r w:rsidRPr="007D7D99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:i/>
-[...13 lines deleted...]
-        <w:t>Relación entre ACEm y las variables de madurez digital</w:t>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RELACIÓN ENTRE ACEM Y LAS VARIABLES DE MADUREZ DIGITAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5383EB5C" w14:textId="739EEC05" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="5383EB5C" w14:textId="739EEC05" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En la tabla </w:t>
       </w:r>
       <w:r w:rsidR="006455A7" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> se muestran los niveles medios o promedios de las variables</w:t>
       </w:r>
       <w:r w:rsidR="00C262B3" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> independientes:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> TIC, estrategia de digitalización, barreras a la digitalización y tamaño (control) en función de los diferentes niveles de ACEm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E91C31" w14:textId="143CA52A" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="06E91C31" w14:textId="143CA52A" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Se observa que los niveles medios </w:t>
       </w:r>
       <w:r w:rsidR="00FE7768" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de las variables </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alcanzan un valor mayor a medida que aumenta el valor de ACEm, es decir que el mayor grado de adopción de comercio electrónico es acompañado de una mayor madurez en la digitalización. Tales diferencias en las medias tanto de TIC como de estrategias de digitalización y barreras son estadísticamente significativas al 1%. La única variable con diferencias, aunque no significativas es una variable sobre las barreras a la digitalización: Falta de cultura empresarial para impulsar la transformación digital.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EB2944" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="37EB2944" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="007D7D99">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Sobre TIC, se le pregunta a la empresa ¿Qué tecnologías utiliza y cuál es su grado de importancia? Las respuestas posibles son 0, si no ha realizado o adoptado tal tecnología, y en caso de haberla adoptado se indica el grado de importancia que varía en una escala de 1 a 5, donde 1 es poco importante y 5 es muy importante. En el caso de Big data y software de análisis de datos, del total de la muestra, el 54,1% no ha realizado uso de un software de análisis de datos. Dentro de este grupo que no han realizado uso de esta tecnología, hay un 40% de empresas micro, 37% pequeñas y el restante medianas. Por otro lado, llama la atención que hay microempresas que declaran utilizar software de análisis de datos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="539AE8A6" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -25106,54 +25044,53 @@
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B869357" w14:textId="28E8E511" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="009754B4" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> 5. DISCUSIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1D37F6" w14:textId="100C164F" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="0E1D37F6" w14:textId="100C164F" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00D9625A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El 15,3% de esta muestra de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006017EC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
@@ -25362,54 +25299,53 @@
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Luego, las empresas de Córdoba son más innovadoras en términos de adopción de comercio electrónico que el promedio nacional y</w:t>
       </w:r>
       <w:r w:rsidR="005C305C" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">de la región de Latinoamérica. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1CB6D4" w14:textId="2FF8D8B1" w:rsidR="00FB5EDC" w:rsidRPr="00BF5C3D" w:rsidRDefault="00346942" w:rsidP="003D6CCE">
+    <w:p w14:paraId="1D1CB6D4" w14:textId="330B4D41" w:rsidR="00FB5EDC" w:rsidRPr="00BF5C3D" w:rsidRDefault="00346942" w:rsidP="00D9625A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Por otro lado, e</w:t>
       </w:r>
       <w:r w:rsidR="006C4406" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">l porcentaje de las empresas </w:t>
       </w:r>
       <w:r w:rsidR="005C305C" w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -25741,60 +25677,58 @@
       </w:r>
       <w:r w:rsidR="00740DCD" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nivel de </w:t>
       </w:r>
       <w:r w:rsidR="00F6044C" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ACEm=2 </w:t>
       </w:r>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">se asemeja al promedio </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D9625A" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en Córdoba</w:t>
+      </w:r>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> con el 36,8%. En cuanto al nivel transaccional, los valores iberoamericanos indican que el 51% de las empresas venden mediante portal propio y 39.6% en Marketplace</w:t>
       </w:r>
       <w:r w:rsidR="00716A10" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00716A10" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>García Pérez de Lema, 2022)</w:t>
       </w:r>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
@@ -25932,54 +25866,53 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nivel transaccional, de las cuales el 29,5% declara vender por </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>emarketplaces</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00E3431B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE696A6" w14:textId="3FD9DA77" w:rsidR="00FB5EDC" w:rsidRPr="00BF5C3D" w:rsidRDefault="00FB5EDC" w:rsidP="003D6CCE">
+    <w:p w14:paraId="6FE696A6" w14:textId="3FD9DA77" w:rsidR="00FB5EDC" w:rsidRPr="00BF5C3D" w:rsidRDefault="00FB5EDC" w:rsidP="00D9625A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Siguiendo la línea de los autores citados (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Gonzalez</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -26207,54 +26140,53 @@
       <w:r w:rsidR="00920B1A" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00920B1A" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>García Pérez de Lema, 2022)</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57957181" w14:textId="77777777" w:rsidR="00B26FC6" w:rsidRPr="00BF5C3D" w:rsidRDefault="00FB5EDC" w:rsidP="003D6CCE">
+    <w:p w14:paraId="57957181" w14:textId="77777777" w:rsidR="00B26FC6" w:rsidRPr="00BF5C3D" w:rsidRDefault="00FB5EDC" w:rsidP="00D9625A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Por otro lado, </w:t>
       </w:r>
       <w:r w:rsidR="00920B1A" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en este trabajo </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -26494,54 +26426,53 @@
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> et al. (2013) </w:t>
       </w:r>
       <w:r w:rsidR="00B26FC6" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sobre la tendiente</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> disminución de la importancia del tamaño organizacional en relación los niveles de ACE. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61833455" w14:textId="4CF91691" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="008903E9" w:rsidP="00BF5C3D">
+    <w:p w14:paraId="61833455" w14:textId="4CF91691" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="008903E9" w:rsidP="00D9625A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">También resultaron significativas las diferencias en los niveles de ACE por </w:t>
       </w:r>
       <w:r w:rsidR="00920B1A" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sector de actividad</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -26660,54 +26591,53 @@
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CONCLUSIONES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DFC899" w14:textId="6FE1721D" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="69DFC899" w14:textId="6FE1721D" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00D9625A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Este </w:t>
       </w:r>
       <w:r w:rsidR="00E33F48" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">trabajo </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -26838,91 +26768,98 @@
         <w:t>A su vez, los resultados de la muestra de empresas argentinas se contrasta</w:t>
       </w:r>
       <w:r w:rsidR="007A458A" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="008903E9" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> con los obtenidos a nivel iberoamericano por el Observatorio Iberoamericano de La </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008903E9" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MyPyME</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="007A458A" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="007A458A" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>García Pérez de Lema, 2022)</w:t>
+        <w:t xml:space="preserve">García </w:t>
+      </w:r>
+      <w:r w:rsidR="007A458A" w:rsidRPr="00BF5C3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Pérez de Lema, 2022)</w:t>
       </w:r>
       <w:r w:rsidR="008903E9" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En este sentido, el trabajo aporta a la literatura empírica tanto de Argentina como de la región de Latinoamérica donde los trabajos en el tema aún siguen siendo escasos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAE15BC" w14:textId="00D56387" w:rsidR="007A458A" w:rsidRPr="00BF5C3D" w:rsidRDefault="007A458A" w:rsidP="003D6CCE">
+    <w:p w14:paraId="5AAE15BC" w14:textId="00D56387" w:rsidR="007A458A" w:rsidRPr="00BF5C3D" w:rsidRDefault="007A458A" w:rsidP="00D9625A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los hallazgos </w:t>
       </w:r>
       <w:r w:rsidR="0052485F" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">señalan una fuerte predominancia del nivel transaccional de ACEm en las </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0052485F" w:rsidRPr="00BF5C3D">
@@ -27049,54 +26986,53 @@
       <w:r w:rsidR="00730C1B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>las empresas que adoptaron ACEM en su nivel transaccional</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, seguido por el </w:t>
       </w:r>
       <w:r w:rsidR="00730C1B" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">60% de las empresas del sector comercial, que demuestra así haber dejado de ser el más rezagado en la transformación digital.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3030493B" w14:textId="49DD9A4D" w:rsidR="00FB5EDC" w:rsidRPr="00BF5C3D" w:rsidRDefault="00A10A2E" w:rsidP="003D6CCE">
+    <w:p w14:paraId="3030493B" w14:textId="49DD9A4D" w:rsidR="00FB5EDC" w:rsidRPr="00BF5C3D" w:rsidRDefault="00A10A2E" w:rsidP="00D9625A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relaciona</w:t>
       </w:r>
       <w:r w:rsidR="0016314F" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -27257,54 +27193,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MiPyMEs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0016314F" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> hacia mayores niveles de madurez digital.</w:t>
       </w:r>
       <w:r w:rsidR="00FB5EDC" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064033C6" w14:textId="4E2CE956" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="064033C6" w14:textId="4E2CE956" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00D9625A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Entre las limitaciones encontradas se puede mencionar la falta de datos a nivel nacional y actuales que permitan la comparación con los resultados obtenidos. Por otro lado, las categorías construidas de ACEm son excluyentes, en el sentido que las empresas que pertenecen al nivel interactivo no son las mismas que las que pertenecen al nivel transaccional. En el caso de las redes sociales, puede haber casos de empresas que usen las redes sociales no solamente con fines informativo, interactivos, sino también para realizar transacciones. Sin embargo, en este trabajo el nivel transaccional </w:t>
       </w:r>
       <w:r w:rsidR="0016314F" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>se alcanza</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -27319,54 +27254,53 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eMarketplace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. En próximos trabajos, se profundizará el análisis aplicando algún modelo econométrico que permita avanzar hacia la explicación de las relaciones halladas </w:t>
       </w:r>
       <w:r w:rsidR="000C65BB" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">entre las variables estudiadas. Si bien se indican que hay variables dependientes e independientes para el análisis, no se desarrolla un modelo o plantea una relación causal entre las mismas. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680EECB3" w14:textId="4D16C274" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
+    <w:p w14:paraId="680EECB3" w14:textId="4D16C274" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="00D9625A">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Esta clasificación por ACEm y su relación con el grado de madurez digital sirve como herramienta no solo de diagnóstico y evaluación de las empresas, sino también como instrumento de </w:t>
       </w:r>
       <w:r w:rsidR="00C6536D" w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>política</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
@@ -27564,160 +27498,160 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SaberEs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 32 (138), 4-13.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId10">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.35305/s.v11i2.203</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7967F4F0" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alderete, M.V., Jones, C.&amp; Motta, J. (2017). Los factores organizacionales y del entorno en la adopción del comercio electrónico en pymes de Córdoba, Argentina. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Redes </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23 (45), 63-95.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId13">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.estger.2015.12.003</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="242C9F10" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CACE. (2022). Estudio anual de comercio electrónico 2020. Los argentinos y el e-Commerce: ¿Cómo compramos y vendemos online? Cámara Argentina de Comercio Electrónico. Disponible en:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://cace.org.ar/wp-content/uploads/2022/06/cace-estudio-anual-2020-resumen.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6BCD53EF" w14:textId="151DB2AB" w:rsidR="00837110" w:rsidRPr="00BF5C3D" w:rsidRDefault="00837110" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -27980,61 +27914,61 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en Iberoamérica. Observatorio Iberoamericano de la </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mipyme.FAEDPYME</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cartagena (Spain). Disponible en:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId17">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://faedpyme.upct.es/publicaciones/informe-mipyme-2022-digitalizacion-y-desarrollo-sostenible-de-la-mipyme-en</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7A500EFF" w14:textId="77777777" w:rsidR="002B5268" w:rsidRPr="00BF5C3D" w:rsidRDefault="00E3431B" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
@@ -28271,61 +28205,61 @@
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El valor de las redes sociales en la MiPyME de Córdoba, Argentina. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Entramado,</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15 (1), 48-60.</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId18">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="00BF5C3D">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://doi.org/10.18041/1900-3803/entramado.1.5149</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BF5C3D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D683AD3" w14:textId="00D66B0A" w:rsidR="00FA5D81" w:rsidRPr="00BF5C3D" w:rsidRDefault="00FA5D81" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -29859,61 +29793,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="24752511" w14:textId="77777777" w:rsidR="00D829F5" w:rsidRPr="00285A55" w:rsidRDefault="00D829F5" w:rsidP="003D6CCE">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D829F5" w:rsidRPr="00285A55" w:rsidSect="00285A55">
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1701" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C07F0AA" w14:textId="77777777" w:rsidR="00E64685" w:rsidRDefault="00E64685" w:rsidP="001053C7">
+    <w:p w14:paraId="66C6AF6F" w14:textId="77777777" w:rsidR="00C17878" w:rsidRDefault="00C17878" w:rsidP="001053C7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C425779" w14:textId="77777777" w:rsidR="00E64685" w:rsidRDefault="00E64685" w:rsidP="001053C7">
+    <w:p w14:paraId="49495A13" w14:textId="77777777" w:rsidR="00C17878" w:rsidRDefault="00C17878" w:rsidP="001053C7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -29924,102 +29858,162 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="255A002F" w14:textId="77777777" w:rsidR="00E64685" w:rsidRDefault="00E64685" w:rsidP="001053C7">
+    <w:p w14:paraId="6EBDC9CC" w14:textId="77777777" w:rsidR="00C17878" w:rsidRDefault="00C17878" w:rsidP="001053C7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28119788" w14:textId="77777777" w:rsidR="00E64685" w:rsidRDefault="00E64685" w:rsidP="001053C7">
+    <w:p w14:paraId="755D53B5" w14:textId="77777777" w:rsidR="00C17878" w:rsidRDefault="00C17878" w:rsidP="001053C7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1F8ECF98" w14:textId="0DA594AC" w:rsidR="001053C7" w:rsidRPr="001053C7" w:rsidRDefault="001053C7" w:rsidP="001053C7">
+  <w:p w14:paraId="65360C6D" w14:textId="4485FDE5" w:rsidR="00357CB0" w:rsidRPr="00357CB0" w:rsidRDefault="00357CB0" w:rsidP="00357CB0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:b/>
-[...5 lines deleted...]
-        <w:lang w:val="es-MX"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="001053C7">
+    <w:r w:rsidRPr="00357CB0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:b/>
-[...5 lines deleted...]
-        <w:lang w:val="es-MX"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES"/>
       </w:rPr>
-      <w:t>ARTÍCULO EN EDICIÓN/ARTICLE IN PRESS</w:t>
+      <w:t>pensamiento y gestión, N.º 5</w:t>
     </w:r>
+    <w:r w:rsidR="00626C1D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6587AC8E" w14:textId="77777777" w:rsidR="00357CB0" w:rsidRPr="00357CB0" w:rsidRDefault="00357CB0" w:rsidP="00357CB0">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00357CB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>ISSN 2145-941X (online)</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="20F3A033" w14:textId="13B6A16E" w:rsidR="00357CB0" w:rsidRPr="00357CB0" w:rsidRDefault="00357CB0" w:rsidP="00357CB0">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00357CB0">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>https://dx.doi.org/</w:t>
+    </w:r>
+    <w:r w:rsidR="00626C1D" w:rsidRPr="00626C1D">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>10.14482/pege.58.505.606</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5325BD9B" w14:textId="77777777" w:rsidR="00357CB0" w:rsidRPr="00357CB0" w:rsidRDefault="00357CB0">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22F00EA2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EE945E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -30204,237 +30198,249 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1142889318">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1795172934">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B5268"/>
     <w:rsid w:val="00065305"/>
     <w:rsid w:val="00065B75"/>
+    <w:rsid w:val="000706C9"/>
     <w:rsid w:val="000A4717"/>
     <w:rsid w:val="000B0618"/>
     <w:rsid w:val="000C65BB"/>
     <w:rsid w:val="000D03DC"/>
     <w:rsid w:val="000D4487"/>
     <w:rsid w:val="000E789F"/>
     <w:rsid w:val="000F60CF"/>
     <w:rsid w:val="001053C7"/>
     <w:rsid w:val="00113B50"/>
     <w:rsid w:val="0012779D"/>
     <w:rsid w:val="00134751"/>
     <w:rsid w:val="0014351F"/>
     <w:rsid w:val="00146777"/>
     <w:rsid w:val="00155B05"/>
     <w:rsid w:val="0016314F"/>
     <w:rsid w:val="001B2166"/>
     <w:rsid w:val="001D1EE4"/>
     <w:rsid w:val="001E5E27"/>
     <w:rsid w:val="002011E2"/>
     <w:rsid w:val="00230AB5"/>
     <w:rsid w:val="00231644"/>
     <w:rsid w:val="00285A55"/>
     <w:rsid w:val="002B5268"/>
     <w:rsid w:val="002D4CA0"/>
     <w:rsid w:val="002F14FF"/>
     <w:rsid w:val="00301036"/>
     <w:rsid w:val="003124E3"/>
     <w:rsid w:val="00336F6E"/>
     <w:rsid w:val="00340423"/>
     <w:rsid w:val="00343AE6"/>
     <w:rsid w:val="003468FB"/>
     <w:rsid w:val="00346942"/>
     <w:rsid w:val="00346D86"/>
     <w:rsid w:val="00355D04"/>
+    <w:rsid w:val="00357CB0"/>
     <w:rsid w:val="00383A59"/>
     <w:rsid w:val="00397571"/>
     <w:rsid w:val="003C0D0C"/>
     <w:rsid w:val="003C45CC"/>
     <w:rsid w:val="003D6CCE"/>
     <w:rsid w:val="00414AA0"/>
     <w:rsid w:val="00437533"/>
     <w:rsid w:val="004458A8"/>
     <w:rsid w:val="004A0072"/>
     <w:rsid w:val="004A5403"/>
     <w:rsid w:val="004A78F5"/>
     <w:rsid w:val="004C6011"/>
     <w:rsid w:val="004D11B9"/>
     <w:rsid w:val="004F590E"/>
+    <w:rsid w:val="00501254"/>
     <w:rsid w:val="0052485F"/>
     <w:rsid w:val="005354AF"/>
     <w:rsid w:val="00543AD0"/>
     <w:rsid w:val="005736B2"/>
     <w:rsid w:val="00577342"/>
     <w:rsid w:val="00583A87"/>
     <w:rsid w:val="005A1DD9"/>
     <w:rsid w:val="005A442D"/>
     <w:rsid w:val="005C305C"/>
     <w:rsid w:val="005E1269"/>
     <w:rsid w:val="005F09FD"/>
     <w:rsid w:val="005F525B"/>
     <w:rsid w:val="006017EC"/>
     <w:rsid w:val="00605983"/>
     <w:rsid w:val="0062127C"/>
+    <w:rsid w:val="00626C1D"/>
     <w:rsid w:val="00641073"/>
     <w:rsid w:val="0064467D"/>
     <w:rsid w:val="006455A7"/>
     <w:rsid w:val="00650F5A"/>
     <w:rsid w:val="00664806"/>
     <w:rsid w:val="00692EEB"/>
     <w:rsid w:val="006A37D4"/>
     <w:rsid w:val="006C0AA7"/>
     <w:rsid w:val="006C4406"/>
     <w:rsid w:val="00704BBF"/>
     <w:rsid w:val="00706C1D"/>
     <w:rsid w:val="00716A10"/>
     <w:rsid w:val="00730C1B"/>
     <w:rsid w:val="00740DCD"/>
     <w:rsid w:val="007523CE"/>
     <w:rsid w:val="00753D5A"/>
     <w:rsid w:val="007555B1"/>
     <w:rsid w:val="00770991"/>
     <w:rsid w:val="007A458A"/>
     <w:rsid w:val="007D6687"/>
+    <w:rsid w:val="007D7D99"/>
     <w:rsid w:val="00813FC4"/>
     <w:rsid w:val="00833470"/>
     <w:rsid w:val="00834969"/>
     <w:rsid w:val="00837110"/>
     <w:rsid w:val="00841938"/>
     <w:rsid w:val="00861422"/>
     <w:rsid w:val="008628F1"/>
     <w:rsid w:val="00874D87"/>
     <w:rsid w:val="0088334B"/>
     <w:rsid w:val="008903E9"/>
     <w:rsid w:val="00893AE1"/>
     <w:rsid w:val="008C1645"/>
     <w:rsid w:val="008E2B4E"/>
     <w:rsid w:val="00903D9F"/>
     <w:rsid w:val="00914FF0"/>
     <w:rsid w:val="00920B1A"/>
     <w:rsid w:val="0092133C"/>
     <w:rsid w:val="009754B4"/>
     <w:rsid w:val="00976B8A"/>
     <w:rsid w:val="009B126C"/>
     <w:rsid w:val="009C6EAF"/>
     <w:rsid w:val="009D07EB"/>
     <w:rsid w:val="009D0D76"/>
     <w:rsid w:val="009F2306"/>
     <w:rsid w:val="009F31AF"/>
     <w:rsid w:val="00A10A2E"/>
     <w:rsid w:val="00A43A84"/>
     <w:rsid w:val="00A515A4"/>
     <w:rsid w:val="00A52B54"/>
     <w:rsid w:val="00A94DFD"/>
     <w:rsid w:val="00AC11DA"/>
     <w:rsid w:val="00AD75F2"/>
     <w:rsid w:val="00AE4022"/>
     <w:rsid w:val="00AE6B06"/>
+    <w:rsid w:val="00AF78C9"/>
     <w:rsid w:val="00B0516E"/>
     <w:rsid w:val="00B24A15"/>
     <w:rsid w:val="00B26FC6"/>
     <w:rsid w:val="00B54CBD"/>
     <w:rsid w:val="00BF5C3D"/>
+    <w:rsid w:val="00C17878"/>
     <w:rsid w:val="00C262B3"/>
     <w:rsid w:val="00C60955"/>
     <w:rsid w:val="00C6536D"/>
     <w:rsid w:val="00CA4546"/>
     <w:rsid w:val="00CB5FB3"/>
     <w:rsid w:val="00CB7819"/>
     <w:rsid w:val="00CD3344"/>
+    <w:rsid w:val="00CF2060"/>
     <w:rsid w:val="00D04499"/>
     <w:rsid w:val="00D14E17"/>
     <w:rsid w:val="00D227AE"/>
     <w:rsid w:val="00D466A1"/>
+    <w:rsid w:val="00D70C21"/>
     <w:rsid w:val="00D74636"/>
     <w:rsid w:val="00D829F5"/>
     <w:rsid w:val="00D82A87"/>
+    <w:rsid w:val="00D9625A"/>
     <w:rsid w:val="00DA5C80"/>
     <w:rsid w:val="00DC0E3A"/>
+    <w:rsid w:val="00DC598B"/>
     <w:rsid w:val="00DE5383"/>
     <w:rsid w:val="00DE56E7"/>
     <w:rsid w:val="00E12054"/>
     <w:rsid w:val="00E33F48"/>
     <w:rsid w:val="00E3431B"/>
     <w:rsid w:val="00E60E0E"/>
     <w:rsid w:val="00E64685"/>
     <w:rsid w:val="00E72066"/>
     <w:rsid w:val="00E7755E"/>
     <w:rsid w:val="00E900B7"/>
     <w:rsid w:val="00EC2FD8"/>
     <w:rsid w:val="00EC51AF"/>
     <w:rsid w:val="00F51AD3"/>
     <w:rsid w:val="00F55D63"/>
     <w:rsid w:val="00F57AC5"/>
     <w:rsid w:val="00F6044C"/>
     <w:rsid w:val="00F73770"/>
     <w:rsid w:val="00F855F1"/>
     <w:rsid w:val="00F86787"/>
     <w:rsid w:val="00FA5D81"/>
     <w:rsid w:val="00FB5EDC"/>
     <w:rsid w:val="00FD543C"/>
     <w:rsid w:val="00FE57FE"/>
     <w:rsid w:val="00FE7768"/>
+    <w:rsid w:val="60D6CCC5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-AR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44C75B84"/>
@@ -31293,88 +31299,100 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001053C7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001053C7"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001053C7"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Mencinsinresolver">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D7D99"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="927494849">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1211461500">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cace.org.ar/wp-content/uploads/2022/06/cace-estudio-anual-2020-resumen.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18041/1900-3803/entramado.1.5149" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.estger.2015.12.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18041/1900-3803/entramado.1.5149" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faedpyme.upct.es/publicaciones/informe-mipyme-2022-digitalizacion-y-desarrollo-sostenible-de-la-mipyme-en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.estger.2015.12.003" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faedpyme.upct.es/publicaciones/informe-mipyme-2022-digitalizacion-y-desarrollo-sostenible-de-la-mipyme-en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35305/s.v11i2.203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35305/s.v11i2.203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cace.org.ar/wp-content/uploads/2022/06/cace-estudio-anual-2020-resumen.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mvalderete@hotmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.estger.2015.12.003" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18041/1900-3803/entramado.1.5149" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.estger.2015.12.003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faedpyme.upct.es/publicaciones/informe-mipyme-2022-digitalizacion-y-desarrollo-sostenible-de-la-mipyme-en" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://faedpyme.upct.es/publicaciones/informe-mipyme-2022-digitalizacion-y-desarrollo-sostenible-de-la-mipyme-en" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35305/s.v11i2.203" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cace.org.ar/wp-content/uploads/2022/06/cace-estudio-anual-2020-resumen.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.35305/s.v11i2.203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18041/1900-3803/entramado.1.5149" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cace.org.ar/wp-content/uploads/2022/06/cace-estudio-anual-2020-resumen.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -31674,66 +31692,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA737591-B31C-46AC-9635-FB2033AF2F0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>27</Pages>
-  <Words>7348</Words>
-  <Characters>40415</Characters>
+  <Words>7355</Words>
+  <Characters>40458</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>336</Lines>
+  <Lines>337</Lines>
   <Paragraphs>95</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>47668</CharactersWithSpaces>
+  <CharactersWithSpaces>47718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>